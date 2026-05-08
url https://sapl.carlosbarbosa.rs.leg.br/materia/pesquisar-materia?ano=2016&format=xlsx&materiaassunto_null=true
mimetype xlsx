--- v0 (2026-02-12)
+++ v1 (2026-05-08)
@@ -51,183 +51,183 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DO EXERCÍCIO DE 2010.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA CONTAS DO PREFEITO MUNICIPAL DO EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BARBOSENSE.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BARBOSENSE.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO §1°, DO ART. 47 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ZONEAMENTO AMBIENTAL E O CÓDIGO MUNICIPAL DE MEIO AMBIENTE DO MUNICÍPIO DE CARLOS BARBOSA.   (HÁ EMENDAS)</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/432/432_texto_integral.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N° 02, DE 18 DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/434/434_texto_integral.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI PARÁGRAFO NO ART. 14 DA RESOLUÇÃO N° 02, DE 18 DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/435/435_texto_integral.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI PARÁGRAFO ÚNICO NO ART. 160, DA RESOLUÇÃO N° 02, DE 18 DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/436/436_texto_integral.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA RESOLUÇÃO N° 02, DE 18 DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/437/437_texto_integral.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI INCISO XI NO ART. 133, ART. 160-A E PARÁGRAFO ÚNICO NO ART. 161, DA RESOLUÇÃO N° 02, DE 18 DE NOVEMBRO DE 2011.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -534,68 +534,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/437/437_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/./sapl/public/materialegislativa/2016/437/437_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="120.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>