--- v0 (2025-10-13)
+++ v1 (2026-04-07)
@@ -54,4870 +54,4870 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>Secretaria da Câmara - SEC</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1098/ata_01.2019_sessao_ordinaria_do_dia_04.02.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1098/ata_01.2019_sessao_ordinaria_do_dia_04.02.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 01/2019 - Sessão Ordinária do dia 04/02/2019.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1110/ata_02.2019_sessao_ordinaria_do_dia_11.02.2019__Wl8Ox3D.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1110/ata_02.2019_sessao_ordinaria_do_dia_11.02.2019__Wl8Ox3D.pdf</t>
   </si>
   <si>
     <t>Ata nº 02/2019 - Sessão Ordinária do dia 11/02/2019.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1116/ata_03.2019_sessao_ordinaria_do_dia_18.02.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1116/ata_03.2019_sessao_ordinaria_do_dia_18.02.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 03/2019 - Sessão Ordinária do dia 18/02/2019.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1134/ata_04.2019_sessao_ordinaria_do_dia_25.02.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1134/ata_04.2019_sessao_ordinaria_do_dia_25.02.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 04/2019 - Sessão Ordinária do dia 25/02/2019.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1147/ccf15052019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1147/ccf15052019.pdf</t>
   </si>
   <si>
     <t>ATA nº 05/2019 - AUDIÊNCIA PÚBLICA - APRESENTAÇÃO RELATÓRIO QUADRIMESTRAL DE GESTÃO DA SAÚDE, REFERENTE AO 3º QUADRIMESTRE DE 2018.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1133/ata_06.2019_audiencia_publica_28.03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1133/ata_06.2019_audiencia_publica_28.03.pdf</t>
   </si>
   <si>
     <t>Ata nº 06/2019 - Audiência Pública do dia 28/02/2019.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Ata n° 07/2019 - Sessão Ordinária do dia 11/03/2019.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1158/ata_08.2019_sessao_ordinaria_do_dia_18.03.2019_2uh1xH6.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1158/ata_08.2019_sessao_ordinaria_do_dia_18.03.2019_2uh1xH6.pdf</t>
   </si>
   <si>
     <t>Ata nº 08/2019 - Sessão Ordinária do dia 18/03/2019.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1172/ata_09.2019_sessao_ordinaria_do_dia_25.03.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1172/ata_09.2019_sessao_ordinaria_do_dia_25.03.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 09/2019 - Sessão Ordinária do dia 25/03/2019.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1173/ata_10.2019_sessao_ordinaria_do_dia_01.04.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1173/ata_10.2019_sessao_ordinaria_do_dia_01.04.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 10/2019 - Sessão Ordinária do dia 01/04/2019.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1194/ata_11.2019_sessao_ordinaria_do_dia_08.04.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1194/ata_11.2019_sessao_ordinaria_do_dia_08.04.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 11/2019 - Sessão Ordinária do dia 08/04/2019.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1198/ata_12.2019_sessao_ordinaria_do_dia_15.04.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1198/ata_12.2019_sessao_ordinaria_do_dia_15.04.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 12/2019 - Sessão Ordinária do dia 15/04/2019.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1202/ata_13.2019_sessao_ordinaria_do_dia_22.04.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1202/ata_13.2019_sessao_ordinaria_do_dia_22.04.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 13/2019 - Sessão Ordinária do dia 22/04/2019.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1215/ata_14.2019_sessao_ordinaria_do_dia_29.04.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1215/ata_14.2019_sessao_ordinaria_do_dia_29.04.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 14/2019 - Sessão Ordinária do dia 29/04/2019.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1222/ata_15.2019_sessao_ordinaria_do_dia_06.05.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1222/ata_15.2019_sessao_ordinaria_do_dia_06.05.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 15/2019 - Sessão Ordinária do dia 06/05/2019.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1231/ata_16.2019_sessao_ordinaria_do_dia_13.05.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1231/ata_16.2019_sessao_ordinaria_do_dia_13.05.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 16/2019 - Sessão Ordinária do dia 13/05/2019.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1232/ata_17.2019_sessao_ordinaria_do_dia_20.05.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1232/ata_17.2019_sessao_ordinaria_do_dia_20.05.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 17/2019 - Sessão Ordinária do dia 20/05/2019.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1249/ata_18.2019_sessao_ordinaria_do_dia_27.05.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1249/ata_18.2019_sessao_ordinaria_do_dia_27.05.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 18/2019 - Sessão Ordinária do dia 27/05/2019.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1289/ata_19.2019_audiencia_publica_de_saude_27.05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1289/ata_19.2019_audiencia_publica_de_saude_27.05.pdf</t>
   </si>
   <si>
     <t>Ata nº 19/2019 - Audiência Pública do dia 27/05/2019.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1290/ata_20.2019_audiencia_publica_30.05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1290/ata_20.2019_audiencia_publica_30.05.pdf</t>
   </si>
   <si>
     <t>Ata nº 20/2019 - Audiência Pública - Apresentação de Relatório de Avaliação das Metas Fiscais, referente ao 1º Quadrimestre de 2019.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1257/ata_21.2019_sessao_ordinaria_do_dia_03.06.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1257/ata_21.2019_sessao_ordinaria_do_dia_03.06.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 21/2019 - Sessão Ordinária do dia 03/06/2019.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1270/ata_22.2019_sessao_ordinaria_do_dia_10.06.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1270/ata_22.2019_sessao_ordinaria_do_dia_10.06.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 22/2019 - Sessão Ordinária do Dia 10/06/2019.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1294/ata_23.2019_sessao_ordinaria_do_dia_17.06.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1294/ata_23.2019_sessao_ordinaria_do_dia_17.06.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 23/2019 - Sessão Ordinária do dia 17/06/2019.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1295/ata_24.2019_sessao_ordinaria_do_dia_24.06.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1295/ata_24.2019_sessao_ordinaria_do_dia_24.06.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 24/2019 - Sessão Ordinária do dia 24/06/2019.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1300/ata_25.2019_sessao_comemorativa_do_dia_26.06.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1300/ata_25.2019_sessao_comemorativa_do_dia_26.06.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 25/2019 - Sessão Comemorativa do Dia 26/06/2019.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1301/ata_26.2019_sessao_ordinaria_do_dia_01.07.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1301/ata_26.2019_sessao_ordinaria_do_dia_01.07.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 26/2019 - Sessão Ordinária do dia 01/07/2019.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1307/ata_27.2019_sessao_ordinaria_do_dia_08.07.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1307/ata_27.2019_sessao_ordinaria_do_dia_08.07.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 27/2019 - Sessão Ordinária do dia 08/07/2019.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1321/ata_28.2019_sessao_ordinaria_do_dia_15.07.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1321/ata_28.2019_sessao_ordinaria_do_dia_15.07.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 28/2019 - Sessão Ordinária do dia 15/07/2019.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1329/ata_29.2019_sessao_ordinaria_do_dia_22.07.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1329/ata_29.2019_sessao_ordinaria_do_dia_22.07.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 29/2019 - Sessão Ordinária do dia 22/07/2019.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1339/ata_30.2019_sessao_ordinaria_do_dia_29.07.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1339/ata_30.2019_sessao_ordinaria_do_dia_29.07.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 30/2019 - Sessão Ordinária do dia 29/07/2019.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1340/ata_31.2019_sessao_comemorativa_do_dia_29..07.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1340/ata_31.2019_sessao_comemorativa_do_dia_29..07.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 31/2019 - Sessão Comemorativa do dia 29/07/2019.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1353/ata_32.2019_audiencia_publica_01.08_ok.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1353/ata_32.2019_audiencia_publica_01.08_ok.pdf</t>
   </si>
   <si>
     <t>Ata nº 32/2019 - Audiência Pública do dia 01/08/2019.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1354/ata_33.2019_sessao_ordinaria_do_dia_05.08.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1354/ata_33.2019_sessao_ordinaria_do_dia_05.08.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 33/2019 - Sessão Ordinária do dia 05/08/2019.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1371/ata_34.2019_sessao_ordinaria_do_dia_12.08.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1371/ata_34.2019_sessao_ordinaria_do_dia_12.08.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 34/2019 - Sessão Ordinária do dia 12/08/2019.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1376/ata_35.2019_sessao_ordinaria_do_dia_19.08.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1376/ata_35.2019_sessao_ordinaria_do_dia_19.08.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 35/2019 - Sessão Ordinária do dia 19/08/2019.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1386/ata_36.2019_sessao_ordinaria_do_dia_26.08.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1386/ata_36.2019_sessao_ordinaria_do_dia_26.08.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 36/2019 - Sessão Ordinária do dia 26/08/2019.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1392/ata_37.2019_sessao_ordinaria_do_dia_02.09.2019_TY1Zf97.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1392/ata_37.2019_sessao_ordinaria_do_dia_02.09.2019_TY1Zf97.pdf</t>
   </si>
   <si>
     <t>Ata nº 37/2019 - Sessão Ordinária do dia 02/09/2019.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1398/ata_38.2019_sessao_ordinaria_do_dia_09.09.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1398/ata_38.2019_sessao_ordinaria_do_dia_09.09.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 38/2019 - Sessão Ordinária do dia 09/09/2019.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1400/ata_39.2019_sessao_solene_do_dia_12.09.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1400/ata_39.2019_sessao_solene_do_dia_12.09.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 39/2019 - Sessão Solene do dia 12/09/2019.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1414/ata_40.2019_sessao_ordinaria_do_dia_16.09.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1414/ata_40.2019_sessao_ordinaria_do_dia_16.09.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 40/2019 - Sessão Ordinária do dia 16/09/2019.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1421/ata_41.2019_sessao_ordinaria_do_dia_23.09.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1421/ata_41.2019_sessao_ordinaria_do_dia_23.09.2019.pdf</t>
   </si>
   <si>
     <t>Ata 41/2019 - Sessão Ordinária de 23/09/2019.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1434/ata_42.2019_sessao_solene_do_dia_24.09.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1434/ata_42.2019_sessao_solene_do_dia_24.09.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 42/2019 - Sessão Solene do dia 24/09/2019.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1435/ata_44.2019_sessao_ordinaria_do_dia_30.09.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1435/ata_44.2019_sessao_ordinaria_do_dia_30.09.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 44/2019 - Sessão Ordinária do dia 30/09/2019.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1436/ata_45.2019_audiencia_publica_de_saude_30.09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1436/ata_45.2019_audiencia_publica_de_saude_30.09.pdf</t>
   </si>
   <si>
     <t>Ata nº 45/2019 - Audiência pública do dia 30/09/2019.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1461/ata_46.2019_sessao_ordinaria_do_dia_07.10.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1461/ata_46.2019_sessao_ordinaria_do_dia_07.10.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 46/2019 - Sessão Ordinária do dia 07/10/2019.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1450/ata_47.2019_sessao_ordinaria_do_dia_14.10.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1450/ata_47.2019_sessao_ordinaria_do_dia_14.10.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 47/2019 - Sessão Ordinária do dia 14/10/2019.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1451/ata_48.2019_sessao_comemorativa__14.10.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1451/ata_48.2019_sessao_comemorativa__14.10.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 48/2019 - Sessão Comemorativa do dia 14/10/2019.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1468/ata_49.2019_sessao_ordinaria_do_dia_21.10.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1468/ata_49.2019_sessao_ordinaria_do_dia_21.10.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 49/2019 - Sessão Ordinária do dia 21/10/2019.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1469/ata_50.2019_sessao_comemorativa_21.10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1469/ata_50.2019_sessao_comemorativa_21.10.pdf</t>
   </si>
   <si>
     <t>Ata nº 50/2019 - Sessão Comemorativa do dia 21/10/2019.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1524/ata_51.2019_sessao_ordinaria_do_dia_28.10.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1524/ata_51.2019_sessao_ordinaria_do_dia_28.10.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 51/2019 - Sessão Ordinária do dia 28/10/2019.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1503/ata_52.2019_sessao_ordinaria_do_dia_04.11.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1503/ata_52.2019_sessao_ordinaria_do_dia_04.11.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 52/2019 - Sessão Ordinária do dia 04/11/2019.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1514/ata_53.2019_sessao_especial_do_dia_04.11.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1514/ata_53.2019_sessao_especial_do_dia_04.11.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 53/2019 - Sessão Especial do dia 04/11/2019.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1539/ata_54.2019_sessao_ordinaria_do_dia_11.11.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1539/ata_54.2019_sessao_ordinaria_do_dia_11.11.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 54/2019 - Sessão Ordinária do dia 11/11/2019.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1559/ata_55.2019_sessao_ordinaria_do_dia_18.11.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1559/ata_55.2019_sessao_ordinaria_do_dia_18.11.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 55/2019 - Sessão Ordinária do dia 18/11/2019.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1560/ata_56.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1560/ata_56.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 56/2019 - Sessão Ordinária do dia 25/11/2019.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1563/ata_57.2019_sessao_ordinaria_do_dia_02.12.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1563/ata_57.2019_sessao_ordinaria_do_dia_02.12.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 57/2019 - Sessão Ordinária do dia 02/12/2019.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1564/ata_58.2019_sessao_ordinaria_do_dia_09.12.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1564/ata_58.2019_sessao_ordinaria_do_dia_09.12.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 58/2019 - Sessão Ordinária do dia 09/12/2019.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1565/ata_59.2019_sessao_ordinaria_do_dia_16.12.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1565/ata_59.2019_sessao_ordinaria_do_dia_16.12.2019.pdf</t>
   </si>
   <si>
     <t>Ata nº 59/2019 - Sessão Ordinária do dia 16/12/2019.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Maria Rosalia Freitag Cousseau, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1125/emenda_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1125/emenda_01.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Lei nº 124/2018.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>Denir Gedoz</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1127/emenda_02.19.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1127/emenda_02.19.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao Projeto de Lei nº 124/2018.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1169/emenda_03.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1169/emenda_03.2019.pdf</t>
   </si>
   <si>
     <t>Emenda supressiva ao Projeto de Lei nº 29/2019.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>Alef Assolini</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1389/emenda_n_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1389/emenda_n_04.pdf</t>
   </si>
   <si>
     <t>Emenda supressiva ao Projeto de Lei nº 91/2019.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>Alef Assolini, Fabio Dolzan</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1424/emenda_n__05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1424/emenda_n__05.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 01 ao Projeto de Lei nº 97, de 12 de setembro de 2019.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1540/emenda_06.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1540/emenda_06.2019.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa nº 01 ao Projeto de Lei nº 98/2019.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>Denir Gedoz, Maria Rosalia Freitag Cousseau</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1562/emenda_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1562/emenda_07.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa nº 02 ao Projeto de Lei nº 98/2019.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fabio Dolzan</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_001.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_001.2019.pdf</t>
   </si>
   <si>
     <t>Que sejam prolongados os horários para autorização de exames no Posto de Saúde.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>Miguel Alberto Stanislososki</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_002.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_002.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo tome as providências necessárias para garantia de transporte escolar as crianças que residem nas áreas permutadas com o Município de Farroupilha, através da Lei Municipal nº 3.543, de 12 de julho de 2018.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1087/indicacao_003.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1087/indicacao_003.pdf</t>
   </si>
   <si>
     <t>Patrolamento e britagem da estrada que inicia no Cinco Alto até a divisa com Trípoli.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1092/indicacao_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1092/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Manutenção do atalho utilizado por moradores ao final da rua São Pedro, bairro Aparecida, nas proximidades da residência nº 102.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1093/indicacao_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1093/indicacao_05.pdf</t>
   </si>
   <si>
     <t>Providenciar iluminação pública na estrada da pedreira.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1094/indicacao_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1094/indicacao_06.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias na sinalização de trânsito na esquina das ruas Buarque de Macedo com a rua Rui Barbosa.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1099/idicacao_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1099/idicacao_07.pdf</t>
   </si>
   <si>
     <t>Manutenção de bocas-de-lobo.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_08.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de identificação de ruas.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>Lucilene Marchi</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_09.pdf</t>
   </si>
   <si>
     <t>Providências urgentes em relação ao trânsito na avenida do Cinco Alto.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Patrolamento e britagem na estrada de Desvio Machado (ponto de referência senhor Constantino Fontanive), bem como recolhimento de lixo nesta mesma estrada.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Perfuração de poço artesiano na comunidade de Coblens.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_12.pdf</t>
   </si>
   <si>
     <t>Abertura de trecho de rua que inicia na rua Humberto Accorsi até a rua Monteiro Lobato.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1105/indicacao_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1105/indicacao_13.pdf</t>
   </si>
   <si>
     <t>Instalação de cerca de proteção ao lado da calçada localizada na Avenida 25 de Setembro, no trecho compreendido entre o início da rua 21 de Abril até em frente ao Chies automóveis.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1106/indicacao_14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1106/indicacao_14.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal tome providências em relação ao alinhamento e retirada de fios inutilizados nos postes.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_15.pdf</t>
   </si>
   <si>
     <t>Instalação de uma academia ao ar livre na comunidade do Cinco Baixo.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1122/indicacao_16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1122/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Reforma da parada de ônibus localizada na rótula da Santa Clara (Laticínios).</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1123/indicacao_17.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1123/indicacao_17.pdf</t>
   </si>
   <si>
     <t>Reparos na estrada que dá acesso à empresa Biasi e outras duas empresas, localizada em Desvio Machado.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1126/indicacao_18.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1126/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Que sejam estudadas melhorias no trânsito na junção da travessa Santa Luiza com a Rua Júlio de Castilhos e na parada de ônibus do bairro Triângulo, próximo ao trevo de acesso.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1128/indicacao_19.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1128/indicacao_19.pdf</t>
   </si>
   <si>
     <t>Reparos na estrada que dá acesso à empresa Tendenza Equipamentos em Inox, além de outras quatro empresas, localizadas nas proximidades da Gruta da Linha Dezenove.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1136/indicacao_20.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1136/indicacao_20.2019.pdf</t>
   </si>
   <si>
     <t>Que se proceda a manutenção geral das estradas de Santo Antônio de Santa Clara e Torino Baixo, com extrema urgência.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1137/indicacao_21.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1137/indicacao_21.2019.pdf</t>
   </si>
   <si>
     <t>Que se faça um estudo de viabilidade para implantação de um redutor de velocidade na rua Buarque de Macedo, nas proximidades do Clube Rio Branco com a rua Amalia Sfoggia.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1149/indicacao_n_22.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1149/indicacao_n_22.pdf</t>
   </si>
   <si>
     <t>Realizar a manutenção da Ciclovia da rua Buarque de Macedo, no trecho localizado entre Point Bowling Boliche e a Abastecedora Ponte Seca.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1150/indicacao_n_23.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1150/indicacao_n_23.pdf</t>
   </si>
   <si>
     <t>Instalação de guard rail no trecho localizado a aproximadamente 1 Km da igreja da comunidade de Sete de Castro, na estrada em direção a comunidade da 1ª Seção de Castro.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1151/indicacao_n_24.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1151/indicacao_n_24.pdf</t>
   </si>
   <si>
     <t>Construção de local que sirva como abrigo para o embarque e desembarque de estudantes na Feira do Produtor.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1152/indicacao_n_25.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1152/indicacao_n_25.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção na Estrada da Pedreira.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1160/indicacao_26.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1160/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados mais parquímetros para a área azul, sobretudo nas ruas em que houve expansão do estacionamento rotativo.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1161/indicacao_27.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1161/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Que seja realizado aumento de vagas para estacionamento de motocicletas na área central da cidade.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>Mateus Chies Guerra</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1162/indicacao_28.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1162/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Criação do Conselho Municipal de Apoio ao Portador de Necessidades Especiais.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_29.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Que o executivo faça a instalação de iluminação pública urgente, nas ruas: São Marcos, nº 268, final da rua, como também na frente dos prédios; e na rua Nova Prata nº 553.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1174/indicacao_30.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1174/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Patrolamento e britagem na estrada Silio Canal.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1175/indicacao_31.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1175/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Limpeza, manutenção e preservação do Parque Leandro Guerra, no bairro Ponte Seca.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1176/indicacao_32.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1176/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Construção de estação de tratamento de efluentes.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1177/indicacao_33.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1177/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Construção de nova parada de ônibus nas proximidades da Escola Estadual de Ensino Fundamental Carlos Barbosa.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1178/indicacao_34.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1178/indicacao_34.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada da Primeira Seção de Castro.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1182/indicacao_35.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1182/indicacao_35.pdf</t>
   </si>
   <si>
     <t>Reativação/Criação do Programa de Aleitamento Materno.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1183/indicacao_36.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1183/indicacao_36.pdf</t>
   </si>
   <si>
     <t>Instalação de bebedouro na praça infantil localizada no Parque da Estação.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>Everson Kirch</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1184/indicacao_37.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1184/indicacao_37.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal interceda junto a RGE para que se proceda a substituição de postes de madeira instalados na rua Flores da Cunha, bairro Vila Nova.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>Enio Grolli</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1185/indicacao_38_HyBau4M.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1185/indicacao_38_HyBau4M.pdf</t>
   </si>
   <si>
     <t>Melhorias na parada de ônibus localizada na rua Buarque de Macedo, Bairro São Paulo, nas proximidades do acesso da rua Humberto José Baldasso.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1187/indicacao_39.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1187/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Melhorias nos acessos às residências localizadas ao longo da estrada da Pedreira.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1188/indicacao_40.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1188/indicacao_40.pdf</t>
   </si>
   <si>
     <t>Alteração no estacionamento localizado na rua Cristóvão Colombo, no acesso à garagem do Edifício Porto Seguro.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1195/indicacao_41.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1195/indicacao_41.pdf</t>
   </si>
   <si>
     <t>Criação do Programa/Projeto de Saúde Bucal para a 3ª idade.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1196/indicacao_42.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1196/indicacao_42.pdf</t>
   </si>
   <si>
     <t>Ampliação da saúde preventiva com a implantação do programa de agentes comunitários de saúde em todos os bairros da cidade e interior, com valorização dos profissionais da saúde.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1199/indicacao_43.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1199/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Mudanças na legislação que trata sobre o estacionamento rotativo.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_44.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Mudanças no estacionamento na rua Floriano peixoto, no trecho compreendido entre a rua Buarque de Macedo até a rua Treze de Maio.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1210/indicacao_n_45.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1210/indicacao_n_45.pdf</t>
   </si>
   <si>
     <t>Mudanças no processo de inscrição para vagas em berçário.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>Maria Rosalia Freitag Cousseau</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1211/indicacao_n_46.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1211/indicacao_n_46.pdf</t>
   </si>
   <si>
     <t>Pagamento de horas extras referente ao horário do meio dia, aos servidores detentores do cargo de motorista quando estes estiverem em serviço fora da cidade.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>Everson Kirch, Fabio Dolzan</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1212/indicacao_n_47.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1212/indicacao_n_47.pdf</t>
   </si>
   <si>
     <t>Que seja verificada a possibilidade de alteração do horário da coleta de lixo, na área central, para o período noturno, sobretudo aos sábados.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_n_48.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_n_48.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de identificação da Avenida Arthur Danieli, no Cinco da Boa Vista.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>Alef Assolini, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_n_49.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_n_49.pdf</t>
   </si>
   <si>
     <t>Construção de monumento em homenagem ao Senhor Ivo Tramontina.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_50.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de criação de um espaço para embarque e desembarque de ônibus na área central, de preferência em frente a farmácia central ou proximidades.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1224/indicacao_51.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1224/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Providências urgente para resolver o problema de acúmulo de água nas calçadas do parque da estação, mais precisamente nas calçadas próximas ao pombal e banheiros públicos.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1233/indicacao_n_52.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1233/indicacao_n_52.pdf</t>
   </si>
   <si>
     <t>Construção de uma boca de lobo na rua Marau, nas proximidades da residência nº 759.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1234/indicacao_n_53.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1234/indicacao_n_53.pdf</t>
   </si>
   <si>
     <t>Instalação de faixa de segurança com redutor de velocidade na esquina das ruas Farroupilha com a rua Alberto Pasqualini, nas proximidades do Mercado Andreazza.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1235/indicacao_n_54.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1235/indicacao_n_54.pdf</t>
   </si>
   <si>
     <t>Instalação de parada de ônibus na rua Marechal Floriano Peixoto.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1236/indicacao_n_55.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1236/indicacao_n_55.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de sinalização de trânsito alertando os motoristas que ciclistas utilizam a via, mais precisamente na rua Buarque de Macedo, bairro São Paulo e na Avenida Raul Giacomoni, em Desvio Machado.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1237/indicacao_n_56.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1237/indicacao_n_56.pdf</t>
   </si>
   <si>
     <t>Instalação de poste e luminária na rua Albino Jacob Sauthier, bairro Planalto, nas proximidades da residência nº 467.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_n_57.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_n_57.pdf</t>
   </si>
   <si>
     <t>Patrolamento e britagem no trecho de estrada de chão da rua Irmã Teofânia, até o limite com o Município de Garibaldi.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1248/indicacao_n_58.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1248/indicacao_n_58.pdf</t>
   </si>
   <si>
     <t>Instalação de duas luminárias completas na entrada de Arcoverde.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_n_59.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_n_59.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de sinalização de trânsito (proibido veículos de grande porte), na estrada de chão que inicia na RS 446, sentido famílias Sauthier.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1251/indicacao_n_60.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1251/indicacao_n_60.pdf</t>
   </si>
   <si>
     <t>Construção de escadaria que liga a rua Albino Jacob Sauthier com a rua Antônio Martin Guerra.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_n_61.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_n_61.pdf</t>
   </si>
   <si>
     <t>Limpeza e recuperação da parada de ônibus localizada na rua Buarque de Macedo, bairro São Paulo, bem como melhorias no acesso da mesma.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1258/indicacao_n_62.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1258/indicacao_n_62.pdf</t>
   </si>
   <si>
     <t>Pintura da sinalização de trânsito (faixa central) da rua 21 de abril, no trecho asfaltado.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1259/indicacao_n_63.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1259/indicacao_n_63.pdf</t>
   </si>
   <si>
     <t>Pavimentação do trecho da rua Nossa Senhora Caravaggio, bairro Triângulo.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1262/indicacao_64.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1262/indicacao_64.pdf</t>
   </si>
   <si>
     <t>Limpeza (roçada) nos fundos do Cemitério Público Municipal, na Avenida Presidente Kennedy, até a esquina com a rua Paulo VI.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1263/indicacao_65.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1263/indicacao_65.pdf</t>
   </si>
   <si>
     <t>Melhorias na rua Floriano Peixoto, iniciando nas proximidades da residência nº 740, até a descida para a família Canal.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1272/indicacao_66.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1272/indicacao_66.pdf</t>
   </si>
   <si>
     <t>Abertura de trechos de ruas que iniciam na rua Amalia Sfoggia até a rua São Vendelino.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1273/indicacao_n_67.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1273/indicacao_n_67.pdf</t>
   </si>
   <si>
     <t>Que se proceda alteração de trânsito na rua Santa Luiza.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1274/indicacao_n_68.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1274/indicacao_n_68.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências quanto ao passeio público do trecho da área verde localizada na esquina entre as ruas Buarque de Macedo e São Vendelino.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1275/indicacao_n_69.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1275/indicacao_n_69.pdf</t>
   </si>
   <si>
     <t>Alteração no trânsito da rua Rui Ramos.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1292/indicacao_n_70.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1292/indicacao_n_70.pdf</t>
   </si>
   <si>
     <t>Construção de uma boca de lobo na rua Expedicionário José Nazareno Ceratti, nas proximidades da residência nº 643, bairro Triângulo.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1298/indicacao_71.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1298/indicacao_71.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencia a instalação de placa de sinalização de trânsito, proibindo o tráfego de veículos pesados em trecho das ruas Dom José Barea e Antônio Prado.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Substituição de boca de lobo localizada em frente a Lancheria Original.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1303/indicacao_n_73.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1303/indicacao_n_73.pdf</t>
   </si>
   <si>
     <t>Implantação de parquinho infantil no final da rua Vicente Dal Bó, bairro Aurora.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1304/indicacao_n_74.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1304/indicacao_n_74.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de sinalização com nomes de ruas.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1305/indicacao_n_75.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1305/indicacao_n_75.pdf</t>
   </si>
   <si>
     <t>Instalação de parada de ônibus na rua Buarque de Macedo, nas proximidades da parada de ônibus nº 11.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1309/indicacao_n_76.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1309/indicacao_n_76.pdf</t>
   </si>
   <si>
     <t>Verificar boca de lobo localizada na rua Francisco D´Arrigo, nas proximidades da residência nº 218.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1324/indicacao_77.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1324/indicacao_77.pdf</t>
   </si>
   <si>
     <t>Instalação de sinalização de trânsito (PARE) na rótula Santa Luiza, na rua Buarque de Macedo.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Fabio Dolzan, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1325/indicacao_78.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1325/indicacao_78.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias na EMEI Aurora.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1326/indicacao_79.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1326/indicacao_79.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a instalação de quebra molas na rua Marechal Floriano Peixoto, próximo à esquina com a rua 15 de Novembro.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1327/indicacao_80.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1327/indicacao_80.pdf</t>
   </si>
   <si>
     <t>Que seja feita a britagem da estrada em frente a igreja do bairro Aparecida.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1336/indicacao_81.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1336/indicacao_81.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo, que observe o Projeto de Lei nº 105/2018 quando da apresentação de Projeto de Lei que trata sobre a criação do PROCON no município de Carlos Barbosa, bem como contemple na estrutura organizacional do PROCON a Ouvidoria.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1337/indicacao_82.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1337/indicacao_82.pdf</t>
   </si>
   <si>
     <t>Conserto e limpeza das bocas de lobo localizadas no bairro Bela Vista.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1341/indicacao_n_83.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1341/indicacao_n_83.pdf</t>
   </si>
   <si>
     <t>Destinação de 10% do fundo do PROCON para projetos relacionados a cultura.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1342/indicacao_n_84.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1342/indicacao_n_84.pdf</t>
   </si>
   <si>
     <t>Manutenção das bocas de lobo localizadas na rua Antônio Prado, próximo aos Bombeiros.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1343/indicacao_n_85.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1343/indicacao_n_85.pdf</t>
   </si>
   <si>
     <t>Manutenção das placas de sinalização que estão caídas na esquina das ruas José Raimundo Carlotto e Luiz Barsé.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1344/indicacao_n_86.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1344/indicacao_n_86.pdf</t>
   </si>
   <si>
     <t>Pintura do meio-fio e manutenção da rua Anita Garibaldi.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1345/indicacao_n_87.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1345/indicacao_n_87.pdf</t>
   </si>
   <si>
     <t>Instalação de meio fio na rua Nova Bréscia, em frente a Igreja Rainha da Paz.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1347/indicacao_n_88.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1347/indicacao_n_88.pdf</t>
   </si>
   <si>
     <t>Instalação de placa de denominação da rua Pedro Ângelo Guerra, bairro Ponte Seca.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1357/indicacao_n_89.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1357/indicacao_n_89.pdf</t>
   </si>
   <si>
     <t>Instalação de três luminárias completas na Travessa Fachini.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1360/indicacao_n_90.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1360/indicacao_n_90.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo seco e orgânico em frente a Canal Embutidos, em Santa Clara Baixa.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1361/indicacao_n_91.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1361/indicacao_n_91.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de disponibilizar transporte para doadores de sangue aos sábados.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1362/indicacao_n_92.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1362/indicacao_n_92.pdf</t>
   </si>
   <si>
     <t>Instalação de sinalização de trânsito (proibido barulho) na Avenida Presidente Kennedy, em frente ao Hospital São Roque.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1363/indicacao_n_93.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1363/indicacao_n_93.pdf</t>
   </si>
   <si>
     <t>Instalação de bancos na entrada da ciclovia, sentido centro-bairro.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1367/indicacao_n_94.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1367/indicacao_n_94.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas na rua Ângela Melere, nas proximidades da residência nº 461.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1368/indicacao_n_95.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1368/indicacao_n_95.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo na esquina das ruas José Raimundo Carlotto e Pinheiro Machado.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1369/indicacao_n_96.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1369/indicacao_n_96.pdf</t>
   </si>
   <si>
     <t>Substituição de lâmpadas queimadas localizadas na rua José Raimundo Carlotto, nas proximidades da Escola Municipal Toquinho de Gente.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1374/indicacao_n_97.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1374/indicacao_n_97.pdf</t>
   </si>
   <si>
     <t>Abertura do trecho da rua Simões Lopes Neto até a rua Princesa Isabel.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Ari Otávio Battisti</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1375/indicacao_98.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1375/indicacao_98.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de aquisição do terreno localizado ao lado do Posto de Saúde.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1378/indicacao_n_99.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1378/indicacao_n_99.pdf</t>
   </si>
   <si>
     <t>Instalação de faixa de segurança e redutor de velocidade (quebra-molas) na rua Buarque de Macedo, nas proximidades do posto de combustíveis do Guerra localizado no bairro Navegantes.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1379/indicacao_n_100.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1379/indicacao_n_100.pdf</t>
   </si>
   <si>
     <t>Instalação de faixas de segurança e redutor de velocidade na esquina das ruas Farroupilha com a Alberto Pasqualini, nas proximidades do Mercado Andreazza.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1380/indicacao_n_101.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1380/indicacao_n_101.pdf</t>
   </si>
   <si>
     <t>Instalação de luminárias nos postes onde não tem iluminação pública na rua Padre Arlindo Marcon.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Instalação de luminárias nas ruas José Bonifácio, em frente a residência nº 67, bem como na rua Jabob Nicolau Ely</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1387/indicacao_n_103.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1387/indicacao_n_103.pdf</t>
   </si>
   <si>
     <t>Que a coleta seletiva, na Estrada da Pedreira seja realizada ao menos duas vezes por mês.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1388/indicacao_n_104.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1388/indicacao_n_104.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeira de coleta seletiva (contêineres) nos locais abaixo especificados.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1393/indicacao_n_105.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1393/indicacao_n_105.pdf</t>
   </si>
   <si>
     <t>Pintura e rebaixamento do meio-fio localizado na rua Fioravante Baldasso, bairro Ponte Seca, mais precisamente no local onde veículos acessam a frente da Igreja São Roque.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1394/indicacao_n_106.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1394/indicacao_n_106.pdf</t>
   </si>
   <si>
     <t>Reposição de calçamento na rua Ildo Meneguetti, entre a rua Salvador do Sul e rua Antônio Adriano Guerra.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Alef Assolini, Enio Grolli</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1401/indicacao_n_107.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1401/indicacao_n_107.pdf</t>
   </si>
   <si>
     <t>Instalação de cerca de proteção nas quadras de areia da praça de Arcoverde e do bairro Dei Fiori.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1402/indicacao_n_108.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1402/indicacao_n_108.pdf</t>
   </si>
   <si>
     <t>Instalação de parada de ônibus mas proximidades das Massas Tereza em São Luiz, Santa Luiza.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1403/indicacao_n_109.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1403/indicacao_n_109.pdf</t>
   </si>
   <si>
     <t>Instalação de cerca no parquinho infantil localizado no Parque da Estação.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Maximino Malabarba</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1412/indicacao_110.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1412/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Criar pontos de entrega voluntária – PEV´s, conforme prevê o Plano Municipal de Saneamento Básico, para recebimento e destinação de resíduos volumosos e resíduos de construção civil.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_111.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_111.pdf</t>
   </si>
   <si>
     <t>Criar regramento para a quantidade recolhida de resíduos de construção civil, por parte do Poder Executivo.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1415/indicacao_n_112.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1415/indicacao_n_112.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie a recuperação do calçamento irregular em toda extensão da Rua Flores da Cunha, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1416/indicacao_n_113.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1416/indicacao_n_113.pdf</t>
   </si>
   <si>
     <t>Instalação de uma luminária completa no final da Av. Pe. Pedro Piccoli.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1422/indicacao_n_114.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1422/indicacao_n_114.pdf</t>
   </si>
   <si>
     <t>Instalação de uma luminária completa na Comunidade de São Sebastião de Castro, em frente a residência de nº 1091.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1423/indicacao_n_115.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1423/indicacao_n_115.pdf</t>
   </si>
   <si>
     <t>Instalação de luminárias completas no trecho da RS-470 que inicia no cemitério da Linha Doze até o campo da mesma comunidade.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Jurandir Bondan</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1426/indicacao_n_116.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1426/indicacao_n_116.pdf</t>
   </si>
   <si>
     <t>Conserto de tubulação de esgoto localizado na rua 21 de Abril, esquina com a rua Nova Prata.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1427/indicacao_n_117.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1427/indicacao_n_117.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie levantamento dos pontos onde ocorre acumulo de água de chuvas nas vias.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1428/indicacao_n_118.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1428/indicacao_n_118.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal revise a instalação de cano na Escola de Educação Infantil Toquinho de Gente, na rua Veranópolis.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1429/indicacao_n_119.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1429/indicacao_n_119.pdf</t>
   </si>
   <si>
     <t>Revisão no estacionamento de veículos na rua Garibaldi, esquina com a Borges de Medeiros, rua recentemente pavimentada.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1430/indicacao_n_120.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1430/indicacao_n_120.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude alguma medida para melhorar o tráfego de veículos na rótula da Santa Clara, especialmente aqueles motoristas que se dirigem sentido hotel Ibis.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1431/indicacao_n_121.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1431/indicacao_n_121.pdf</t>
   </si>
   <si>
     <t>Mudança no sentido da via preferencial na esquina das ruas Borges de Medeiros com Elisa Tramontina.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_n_122.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_n_122.pdf</t>
   </si>
   <si>
     <t>Alargamento da estrada de chão de domínio público que inicia na BR 470 até a esquina que dá acesso a olaria Grasseli.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1437/indicacao_n_123.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1437/indicacao_n_123.pdf</t>
   </si>
   <si>
     <t>Revisão das pedras soltas e acumulo de água no calçadão.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1438/indicacao_n_124.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1438/indicacao_n_124.pdf</t>
   </si>
   <si>
     <t>Revisão das grades das bocas de lobo que estão com desnível em relação a rua.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1439/indicacao_n_125.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1439/indicacao_n_125.pdf</t>
   </si>
   <si>
     <t>Criação de vaga de estacionamento para portadores de necessidades especieis em frente a Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1440/indicacao_n_126.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1440/indicacao_n_126.pdf</t>
   </si>
   <si>
     <t>Substituição dos postes de madeira por postes de concreto.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1441/indicacao_n_127.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1441/indicacao_n_127.pdf</t>
   </si>
   <si>
     <t>Providências na rua Bento Gonçalves, esquina com a rua Antônio Canal.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1442/indicacao_n_128.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1442/indicacao_n_128.pdf</t>
   </si>
   <si>
     <t>Substituição de lâmpada queimada no final da rua Bento Gonçalves, próximo ao início da estrada de chão que dá acesso à Linha Vitória.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1443/indicacao_n_129.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1443/indicacao_n_129.pdf</t>
   </si>
   <si>
     <t>Instalação de luminárias completas na estrada de acesso a Coblens, no trecho compreendido entre a residência do Senhor Deoclides Salvi até o Capitel São Roque.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1449/indicacao_n_130.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1449/indicacao_n_130.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a coleta de lixo seco e orgânico na estrada da Pedreira a cada quinze dias.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1452/indicacao_n_131.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1452/indicacao_n_131.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal proceda com a construção de calçamento no terreno de domínio do município, localizado na esquina das Ruas São Vendelino e Buarque de Macedo.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1453/indicacao_n_132.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1453/indicacao_n_132.pdf</t>
   </si>
   <si>
     <t>Instalação de parada de ônibus próximo a esquina da Avenida Presidente Kennedy com a rua Ampélio Carlotto.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1456/133.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1456/133.pdf</t>
   </si>
   <si>
     <t>Limpeza das calçadas localizadas na rua 25 de Setembro, especialmente nas proximidades da escadaria da rodoviária.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1457/134.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1457/134.pdf</t>
   </si>
   <si>
     <t>Instalação de poste com luminária completa na rua Pinheiro Machado, nas proximidades do prédio recentemente entregue pela construtora Kafer.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1458/135.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1458/135.pdf</t>
   </si>
   <si>
     <t>Instalação de corrimão/guarda-corpo na ciclovia, nas proximidades do entroncamento com a rua 21 de Abril.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1459/136.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1459/136.pdf</t>
   </si>
   <si>
     <t>Instalação de poste com luminária completa na rua 21 de Abril, nas proximidades do nº 1372.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1462/indicacao_n_137.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1462/indicacao_n_137.pdf</t>
   </si>
   <si>
     <t>Banheiros químicos para as equipes do Executivo Municipal que executam obras e serviços nas vias públicas.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1463/indicacao_n_138.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1463/indicacao_n_138.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de substituição das pedras da ciclovia por asfalto, no trecho compreendido entre a rótula da Tramontina até o túnel da Tramontina.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1464/indicacao_n_139.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1464/indicacao_n_139.pdf</t>
   </si>
   <si>
     <t>Pavimentação da rua Luiz Barsé, bairro Vitória.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1470/indicacao_n_140.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1470/indicacao_n_140.pdf</t>
   </si>
   <si>
     <t>Que o poder Executivo proporcione o atendimento por psicólogo, pelo menos semanalmente, na Unidade Básica de Saúde, na localidade do Cinco da Boa Vista.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1471/indicacao_n_141.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1471/indicacao_n_141.pdf</t>
   </si>
   <si>
     <t>Instalação de academia ao ar livre na localidade do Cinco da Boa Vista.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1472/142.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1472/142.pdf</t>
   </si>
   <si>
     <t>Maior controle e combate aos mosquitos.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1473/143.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1473/143.pdf</t>
   </si>
   <si>
     <t>Substituição da tubulação de esgoto na rua Luisa Caselani.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1474/144.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1474/144.pdf</t>
   </si>
   <si>
     <t>Conserto de buraco aberto na rua Angelo Mocelin.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1475/145.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1475/145.pdf</t>
   </si>
   <si>
     <t>Conserto dos canteiros da Avenida Padre Pedro Piccoli.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1476/146.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1476/146.pdf</t>
   </si>
   <si>
     <t>Assistência psicológica e psiquiátrica na Unidade Básica de Saúde de Arcoverde.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1477/147.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1477/147.pdf</t>
   </si>
   <si>
     <t>Asfaltar a Avenida Padre Pedro Piccoli, rua Ernesto Tomazel e a rua Luisa Caselani.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1478/indicacao_n_148.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1478/indicacao_n_148.pdf</t>
   </si>
   <si>
     <t>Instalação de bicicletário em frente a Escola Municipal Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1479/indicacao_n_149.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1479/indicacao_n_149.pdf</t>
   </si>
   <si>
     <t>Pavimentação em frente a Igreja de Nossa Senhora Aparecida, no bairro Aparecida.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1480/indicacao_n_150.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1480/indicacao_n_150.pdf</t>
   </si>
   <si>
     <t>Instalação de academia ao ar livre em frente a Escola Municipal Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1481/151.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1481/151.pdf</t>
   </si>
   <si>
     <t>Melhorias na Linha 19.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1482/152.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1482/152.pdf</t>
   </si>
   <si>
     <t>Melhorias no bairro Aparecida.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1483/153.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1483/153.pdf</t>
   </si>
   <si>
     <t>Melhorias no bairro São Paulo.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1484/154.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1484/154.pdf</t>
   </si>
   <si>
     <t>Melhorias no entorno da Escola Estadual de Ensino Fundamental Carlos Barbosa.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1485/indicacao_n_155.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1485/indicacao_n_155.pdf</t>
   </si>
   <si>
     <t>Formação continuada de professores para atender alunos de inclusão em sala de aula.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1486/indicacao_n_156.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1486/indicacao_n_156.pdf</t>
   </si>
   <si>
     <t>Parada de ônibus nas proximidades da APAE.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1487/indicacao_n_157.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1487/indicacao_n_157.pdf</t>
   </si>
   <si>
     <t>Adaptação para veículo (ônibus) do transporte escolar e transporte coletivo urbano.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1488/indicacao_n_158.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1488/indicacao_n_158.pdf</t>
   </si>
   <si>
     <t>Restauração de paralelepípedos soltos bem como lajes nas calçadas.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1489/indicacao_n_159.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1489/indicacao_n_159.pdf</t>
   </si>
   <si>
     <t>Melhorias diversas na Escola Prefeito José Chies.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1490/indicacao_n_160.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1490/indicacao_n_160.pdf</t>
   </si>
   <si>
     <t>Melhorias diversas na cidade, conforme abaixo.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1491/indicacao_n_161.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1491/indicacao_n_161.pdf</t>
   </si>
   <si>
     <t>Melhorias diversas no bairro Triângulo, conforme abaixo.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1492/indicacao_n_162.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1492/indicacao_n_162.pdf</t>
   </si>
   <si>
     <t>Criação de uma ciclofaixa na estrada Desvio Machado (Avenida Raul Giacomoni).</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1493/indicacao_n_163.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1493/indicacao_n_163.pdf</t>
   </si>
   <si>
     <t>Mudança no trânsito da rua Assis Brasil, esquina com a Maurício Cardoso.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1494/indicacao_n_164.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1494/indicacao_n_164.pdf</t>
   </si>
   <si>
     <t>Local adequado para embarque e desembarque de estudantes.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1495/indicacao_n_165.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1495/indicacao_n_165.pdf</t>
   </si>
   <si>
     <t>Acessibilidade para deficientes físicos nas calçadas do município.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Mesa Diretora 2019</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1497/indicacao_n_166.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1497/indicacao_n_166.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo interceda junto aos órgãos de segurança do município, objetivando proporcionar maior segurança aos alunos da Escola Estadual São Roque, notadamente nos horários de entrada e saída de alunos daquele educandário.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1498/indicacao_n_167.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1498/indicacao_n_167.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo redefina e desvie a rede de esgoto pluvial e cloacal que passa dentro do pátio da Escola Estadual São Roque.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1504/indicacao_168.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1504/indicacao_168.2019.pdf</t>
   </si>
   <si>
     <t>Reparos no telhado do ginásio da Escola Municipal de Tempo Integral Santa Luzia.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1505/indicacao_169.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1505/indicacao_169.2019.pdf</t>
   </si>
   <si>
     <t>Avaliação estrutural de parede localizada no antigo prédio da Escola de Santa Luiza, construção de novas salas de aula junto ao novo prédio, bem como substituição da cerca de proteção do local.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1506/indicacao_170.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1506/indicacao_170.2019.pdf</t>
   </si>
   <si>
     <t>Que se proceda a manutenção do parquinho localizado na rua José Raimundo Carlotto, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1507/indicacao_171.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1507/indicacao_171.2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a canalização do esgoto no final da rua Luiz Barsé.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1508/indicacao_172.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1508/indicacao_172.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo estude a viabilidade para a construção de duas plataformas para o estacionamento de veículos das forças de segurança em rótulas do Município.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1511/indicacao_173.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1511/indicacao_173.2019.pdf</t>
   </si>
   <si>
     <t>Que se proceda com a limpeza e a pintura do Palco da Estação.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1512/indicacao_174.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1512/indicacao_174.2019.pdf</t>
   </si>
   <si>
     <t>Criação de vagas de estacionamento para Idoso na rua Rio Branco em frente ao escritório do Tacchimed.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>David Bampi</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1513/indicacao_175.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1513/indicacao_175.2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a instalação de contêineres de lixo nos bairros do município.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1526/indicacao_n_176.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1526/indicacao_n_176.pdf</t>
   </si>
   <si>
     <t>Providências para o escoamento de água na Travessa São Paulo, no bairro São Paulo.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1527/indicacao_n_177.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1527/indicacao_n_177.pdf</t>
   </si>
   <si>
     <t>Melhorias das estradas da Linha Sobra.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1528/indicacao_n_178.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1528/indicacao_n_178.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal tome providências junto ao prédio da antiga escola do Bairro São Paulo.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1541/indicacao_179.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1541/indicacao_179.pdf</t>
   </si>
   <si>
     <t>Patrolamento, britagem e roçada na Estrada da Pedreira.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1542/indicacao_180.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1542/indicacao_180.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a instalação de abrigos para pessoas onde há paradas de ônibus urbano.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1543/indicacao_181.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1543/indicacao_181.pdf</t>
   </si>
   <si>
     <t>Que seja melhorada a divulgação do desconto para “Coeficiente de sustentabilidade” nas residências do Município, regrado no código de obras.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1544/indicacao_182.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1544/indicacao_182.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a criação de estímulo a regularização de residências no Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Adair Zilio</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1554/183.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1554/183.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie a finalização do asfalto que inicia no acesso à Linha Vitória pela Rota do Sol, seguindo até o Salão da Comunidade.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1555/184.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1555/184.pdf</t>
   </si>
   <si>
     <t>Construção de uma academia ao ar livre na comunidade de Santo Antônio de Castro.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1556/185.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1556/185.pdf</t>
   </si>
   <si>
     <t>Limpeza geral em torno das paradas de ônibus localizadas em Santa Luiza.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1561/indicacao_186.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1561/indicacao_186.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a instalação de quebra-molas na Ampélio Carlotto, entre as ruas Monteiro Lobato e Adolfo Cará.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>IPL</t>
   </si>
   <si>
     <t>Indicação de Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1095/01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1095/01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a construção de bebedouros junto ao Parque da Estação, no Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_de_pl_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_de_pl_02.pdf</t>
   </si>
   <si>
     <t>Inclui o Evento Quinta Etapa do Campeonato Gaúcho Corrida Trilhas e Montanhas na Lei Municipal nº 3.591, de 05 de dezembro de 2018, que aprova o Calendário de Eventos do Município para o ano de 2019.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1148/indicacao_de_projeto_de_lei_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1148/indicacao_de_projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Programa TESTE DA ORELINHA — Triagem Auditiva Neonatal no município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1164/indicacao_de_pl_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1164/indicacao_de_pl_04.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no calendário oficial de eventos do Município de Carlos Barbosa a Semana de Conscientização do Uso Correto de Medicamentos, a ser realizada anualmente na primeira semana do mês de maio.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1165/indicacao_de_pl_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1165/indicacao_de_pl_05.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.° 3.365, de 20 de janeiro de 2017, que Dispõe Sobre o Sistema de Estacionamento Rotativo Regulamentado (ERR) nas vias e Logradouros Públicos.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>Everson Kirch, Lucilene Marchi, Maria Rosalia Freitag Cousseau</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_de_pl_n_6.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_de_pl_n_6.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Fibromialgia e dispõe sobre o atendimento preferencial de pessoas portadoras de Fibromialgia nos locais que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1253/indicacao_de_pl_n_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1253/indicacao_de_pl_n_07.pdf</t>
   </si>
   <si>
     <t>Cria o Cadastro Municipal de Locações, e dá outras providências.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1291/indicacao_de_pl_n08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1291/indicacao_de_pl_n08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de ecopontos de coleta de tampas plásticas e lacres de latas nos órgãos da Administração Municipal e comércio local.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1299/indicacao_de_pl.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1299/indicacao_de_pl.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço Municipal de Apoio Escolar.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1348/indicacao_pl_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1348/indicacao_pl_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas para lavagem de veículos com fins comerciais ou de prestação de serviços.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1460/ipl_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1460/ipl_11.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Defesa dos Direitos da Pessoa com Deficiência (COMDEF), e dá outras providências.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1096/mocao_abapa_10_anos.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1096/mocao_abapa_10_anos.pdf</t>
   </si>
   <si>
     <t>Parabenizar a Associação Barbosense de Proteção aos Animais – ABAPA, pelos 10 anos de atividades.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1113/mocao_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1113/mocao_02.pdf</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>Bloco de Oposição</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1159/mocao_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1159/mocao_03.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor aos atletas João Luiz Deitos e Jéssica Luana Previdi pelo Título de Campeão e Vice-Campeã, respectivamente na_x000D_
 16ª World Muay Thay Championship.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1201/mocao_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1201/mocao_04.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor ao Delegado de Polícia Leônidas Augusto Costa Reis pelos serviços prestados a Carlos Barbosa.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1308/mocao_n_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1308/mocao_n_05.pdf</t>
   </si>
   <si>
     <t>Parabenizar a Escola Estadual de Ensino Fundamental Cardeal Arcoverde pelos 80 anos de existência.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1322/mocao.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1322/mocao.pdf</t>
   </si>
   <si>
     <t>Parabenizar a Associação Carlos Barbosa de Futsal - ACBF - pela conquista da Copa Libertadores da América de Futsal.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1496/mocao_n_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1496/mocao_n_07.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor ao atleta Allan Carlos Paloschi pela conquista do Vice-Campeonato Mundial de Bochas, Categoria sub 18, modalidade tiro de precisão.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>Alef Assolini, Fabio Dolzan, Lucilene Marchi, Maria Rosalia Freitag Cousseau, Miguel Alberto Stanislososki, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1515/mocao_08.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1515/mocao_08.2019.pdf</t>
   </si>
   <si>
     <t>Moção de protesto aos projetos de alteração no Plano de Carreira do Magistério Público Estadual, no Estatuto do Servidor Público do Rio Grande do Sul e na Previdência Estadual.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1516/mocao_09.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1516/mocao_09.2019.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Proposta de Emenda Constitucional n.° 05, de 2019 que “Insere o inciso XVI no art. 93 da Constituição Federal, para positivar a possibilidade de execução provisório da pena, após a condenação por órgão colegiado”.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1525/mocao_n_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1525/mocao_n_10.pdf</t>
   </si>
   <si>
     <t>Parabenizar a empresa Irmãos Benelli Ltda pela passagem dos 75 anos de existência.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1529/mocao_n_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1529/mocao_n_11.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à EMATER/ASCAR.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1538/mocao_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1538/mocao_12.pdf</t>
   </si>
   <si>
     <t>Moção de protesto à Proposta de reforma estrutural do Estado, no que tange aos aspectos que prejudicam os funcionários da segurança pública.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>Adair Zilio, Everson Kirch, Fabio Dolzan, Mateus Chies Guerra, Miguel Alberto Stanislososki</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1558/mocao_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1558/mocao_13.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor à equipe Carlos Barbosa Ximangos pela conquista da Copa RS de Futebol Americano Masculino e pelo Vice Campeonato na Copa RS DE Flag Feminino.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informações</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1107/pi___012019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1107/pi___012019.pdf</t>
   </si>
   <si>
     <t>Acerca dos custos envolvidos com o Natal no Caminho das Estrelas 2018.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>Everson Kirch, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1114/pedido_de_informacoes_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1114/pedido_de_informacoes_02.pdf</t>
   </si>
   <si>
     <t>Acerca das contratações emergenciais de servidores para atuarem junto a Secretaria Municipal da Educação.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1135/cco_005178.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1135/cco_005178.pdf</t>
   </si>
   <si>
     <t>Acerca das obras e serviços executadas pelo Executivo Municipal que foram solicitadas pelos alunos participantes do programa "Vereador Por Um Dia", realizado em novembro de 2018.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1166/pi_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1166/pi_04.pdf</t>
   </si>
   <si>
     <t>Acerca da sala disponibilizada ao Conselho Tutelar.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1167/pi_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1167/pi_05.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações com o objetivo obter esclarecimentos acerca da titularidade da via que inicia na BR-470 e segue no sentido da empresa Metal Base.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>Everson Kirch, Fabio Dolzan, Mateus Chies Guerra, Miguel Alberto Stanislososki, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1179/pedido_de_infoemacoes_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1179/pedido_de_infoemacoes_06.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações acerca do Projeto de Lei nº 22/2019, que trata da criação de cargos de Agente Administrativo.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1197/pi_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1197/pi_07.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações acerca dos serviços oferecidos aos idosos do município de Carlos Barbosa, conforme especificado abaixo.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>Everson Kirch, Fabio Dolzan, Mateus Chies Guerra, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1246/pedido_de_informacoes_n_08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1246/pedido_de_informacoes_n_08.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações a respeito de protocolos.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1256/pi_09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1256/pi_09.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações com o objetivo de obter esclarecimentos acerca da titularidade da estrada de chão que inicia na BR-470 e segue no sentido da empresa Metalbase, conforme mapa que segue em anexo.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1261/pi_n_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1261/pi_n_10.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações com o objetivo de obter esclarecimentos acerca da aplicabilidade/eficácia da Lei Municipal nº 3.114, de 02 de dezembro de 2014, que Instituiu o Programa Municipal de Proteção aos Animais e Deveres do Cidadão e dá outras providências.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1370/pi_n_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1370/pi_n_11.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações com o objetivo de obter informações acerca da utilização de áreas de terras compradas pelo Executivo para plantação de oliveiras e para implantação do Distrito Industrial, ambas em Arcoverde.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1390/cco_005896.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1390/cco_005896.pdf</t>
   </si>
   <si>
     <t>Referente a serviços e materiais fornecidos às escolas.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>Alef Assolini, Denir Gedoz</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1391/pi_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1391/pi_13.pdf</t>
   </si>
   <si>
     <t>Pedido de informações acerca do desassoreamento da rua Pedro Guerra e o Decreto 3.434/2019.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1397/pi_14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1397/pi_14.pdf</t>
   </si>
   <si>
     <t>Pedido de informações a respeito da explanação do Vereador Denir Gedoz durante a discussão do Projeto de Lei nº 92/2019, discutido e votado durante a sessão ordinária do dia 09/09/2019.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1419/pi_n_15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1419/pi_n_15.pdf</t>
   </si>
   <si>
     <t>Acerca das obras de recuperação do muro da Vila Nova, do calçamento e da iluminação da Rua Alberto Pasqualini.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1420/pi_n_16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1420/pi_n_16.pdf</t>
   </si>
   <si>
     <t>Acerca da obra de recuperação do asfalto no trecho que inicia na rua Veranópolis e continua na rua Bento Gonçalves até nas proximidades da rua Pedro da Rocha.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1499/pi_n_17.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1499/pi_n_17.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações referente ao zoneamento das Escolas Municipais de Educação Infantil.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1545/pi_18.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1545/pi_18.pdf</t>
   </si>
   <si>
     <t>Pedido de informações referente ao setor de Trânsito.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1546/pi_19.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1546/pi_19.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações acerca dos serviços terceirizados contratados pelo Poder Executivo, especialmente na sonorização, para programação envolvendo os eventos do Natal: No Caminho das Estrelas.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1180/projeto_de_decreto_legislativo_01.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1180/projeto_de_decreto_legislativo_01.2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Barbosense.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1238/projeto_de_decreto_n_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1238/projeto_de_decreto_n_02.pdf</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1310/projeto_de_decreto_n_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1310/projeto_de_decreto_n_03.pdf</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>Comissão de Fiscalização e Controle Orçamentário</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1382/projeto_de_decreto_legislativo_n_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1382/projeto_de_decreto_legislativo_n_04.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Prefeito Municipal do Exercício de 2017.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>Comissão de Educação e Cultura</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1411/projeto_de_decreto_n_05_2.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1411/projeto_de_decreto_n_05_2.pdf</t>
   </si>
   <si>
     <t>Concede o Prêmio “Destaque Cultural Carlos Barbosa”.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1311/projeto_de_emenda_a_lei_organica_n_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1311/projeto_de_emenda_a_lei_organica_n_01.pdf</t>
   </si>
   <si>
     <t>Altera o §1º, do art. 54, e dá outras providências.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1088/projeto_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1088/projeto_01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar parceria com organizações da sociedade civil para possibilitar apresentação de projetos de alunos do município na Feira Brasileira de Ciências e Engenharia, na Mostra de Criatividade em Ciências, Arte e Tecnologia  e na Mostra Científica e Tecnológica das Escolas de Ensino Médio da Serra Gaúcha.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1089/projeto_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1089/projeto_02.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei nº 2.997, de 17 de dezembro de 2013, que reformula a legislação que trata da política municipal dos direitos da criança e do adolescente, do conselho municipal, do fundo, do conselho tutelar dos direitos da criança e do adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1090/projeto_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1090/projeto_03.pdf</t>
   </si>
   <si>
     <t>Adota Plano Municipal de Turismo de Carlos Barbosa 2019/2028.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1091/projeto_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1091/projeto_04.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação e desmembramento de bem imóvel e a unificação de áreas de propriedade do Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1097/projeto_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1097/projeto_05.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, Enfermeiro.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1108/pl_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1108/pl_06.pdf</t>
   </si>
   <si>
     <t>Altera o anexo da Lei 3.597, de 18 de dezembro de 2018.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1109/pl_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1109/pl_07.pdf</t>
   </si>
   <si>
     <t>Concede reajustamento – para preservar-lhes o valor real – aos benefícios previdenciários de aposentadoria e de pensão, cujos benefícios foram concedidos com base no art. 40 da Constituição Federal, na redação das Emendas Constitucionais nº 41/2003 e 47/2005.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1115/pl_08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1115/pl_08.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber em doação área de terras para regularização documental de ruas municipais.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1117/pl_09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1117/pl_09.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, Cirurgião Dentista.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1118/pl_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1118/pl_10.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 2 (dois) médicos.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1119/pl_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1119/pl_11.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 02 (dois) Monitores de Creche e 02 (dois) Professores.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1120/pl_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1120/pl_12.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, Professores.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1121/pl_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1121/pl_13.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, Monitor.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1129/pl_14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1129/pl_14.pdf</t>
   </si>
   <si>
     <t>Cria a Mostra Científica Municipal de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1130/pl_15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1130/pl_15.pdf</t>
   </si>
   <si>
     <t>Altera artigos 2º, inciso IV e 4º, e inclui dispositivo na Lei nº 3.612 de 06 de fevereiro de 2019, que autoriza o Poder Executivo Municipal a firmar parceria com organizações da sociedade civil para possibilitar apresentação de projetos de alunos do município.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1131/pl_16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1131/pl_16.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice para revisão geral anual do vencimento dos servidores do Poder Executivo, dos conselheiros tutelares, da bolsa-auxílio e vale-transporte de estagiários, bem como do provento dos aposentados e pensionistas, e dá outras providências.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1138/projeto_de_lei_17.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1138/projeto_de_lei_17.2019.pdf</t>
   </si>
   <si>
     <t>Estabelece revisão dos vencimentos aos servidores do Poder Legislativo e da bolsa-auxilio e vale-transporte de estagiários e dá outras providencias.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1139/projeto_de_lei_18.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1139/projeto_de_lei_18.2019.pdf</t>
   </si>
   <si>
     <t>Institui o Selo da Capital Nacional do Futsal.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1140/projeto_de_lei_19.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1140/projeto_de_lei_19.2019.pdf</t>
   </si>
   <si>
     <t>Institui Lembrança Oficial do Município.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1141/projeto_de_lei_20.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1141/projeto_de_lei_20.2019.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei n.° 1.964, de 06 de abril de 2006, que dispõe sobre o parcelamento do solo para fins urbanos e a instituição de condomínios por unidade autônoma.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1142/projeto_de_lei_21.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1142/projeto_de_lei_21.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a firmar termo aditivo de Convênio com a EMATER/RS - ASCAR.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1143/projeto_de_lei_22.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1143/projeto_de_lei_22.2019.pdf</t>
   </si>
   <si>
     <t>Cria cargos de provimento efetivo na categoria funcional de Agente Administrativo.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1144/projeto_de_lei_23.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1144/projeto_de_lei_23.2019.pdf</t>
   </si>
   <si>
     <t>Estabelece revisão dos subsídios dos Vereadores, do Presidente da Câmara, da verba de representação e dá outras providências.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1145/projeto_de_lei_24.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1145/projeto_de_lei_24.2019.pdf</t>
   </si>
   <si>
     <t>Estabelece revisão dos subsídios do Prefeito e Vice-Prefeito e dá outras providências.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1146/projeto_de_lei_25.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1146/projeto_de_lei_25.2019.pdf</t>
   </si>
   <si>
     <t>Estabelece revisão dos subsídios dos Secretários Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1153/pl_26.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1153/pl_26.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivos na Lei Municipal n° 3.591, de 05 de dezembro de 2018, que aprova o Calendário de Eventos do Município para o ano de 2019.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1154/pl_27.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1154/pl_27.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente, sob regime emergencial e de excepcional interesse público, Técnico em Enfermagem.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1155/pl_28.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1155/pl_28.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 03 (três) Técnicos em Enfermagem.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1156/pl_29.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1156/pl_29.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n.° 3.364, de 20 de janeiro de 2017, que Institui o Código de Obras e disciplina sua aplicação e dá outras providências.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1170/projeto_de_lei_30.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1170/projeto_de_lei_30.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber em doação projeto de engenharia.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1181/pl_31.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1181/pl_31.2019.pdf</t>
   </si>
   <si>
     <t>Denomina “Rua Delfino José Regla”.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1189/pl_32.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1189/pl_32.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, Auxiliar de Farmácia.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1190/pl_33.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1190/pl_33.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, Professor de Ciências, Professores de Educação Física, Professor de Matemática e Monitor de Creche.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1191/pl_34.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1191/pl_34.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, Auxiliares Gerais de Escola.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1192/pl_35.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1192/pl_35.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 79 da Lei nº 3.364, de 20 de janeiro de 2017, que Institui o Código de Obras e disciplina a sua aplicação.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1193/pl_36.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1193/pl_36.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4º da Lei 3.587, de 13 de novembro de 2018 e inclui ação no Plano Plurianual de 2018-2021, Lei nº 3.433, de 15 de agosto de 2017 e na Lei de Diretrizes Orçamentárias para 2019 nº 3.577, de 09 de outubro de 2018.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1203/pl_cm_37.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1203/pl_cm_37.pdf</t>
   </si>
   <si>
     <t>Denomina "Estrada Paradiso".</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1204/pl_38.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1204/pl_38.pdf</t>
   </si>
   <si>
     <t>Cria cargo de provimento efetivo na categoria funcional de Auditor Tributário.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1205/pl_39.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1205/pl_39.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.682, de 10 de setembro de 2003 e dá outras providências.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1207/pl_cm_no_40.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1207/pl_cm_no_40.pdf</t>
   </si>
   <si>
     <t>Regulamenta a instalação de contêineres para coleta seletiva de lixo.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1208/pl_cm_n_41_2.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1208/pl_cm_n_41_2.pdf</t>
   </si>
   <si>
     <t>Cria cargo de provimento efetivo na categoria funcional de Agente Administrativo e altera a Lei n 3.212 de 19 de agosto de 2015.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1213/pl_n_42.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1213/pl_n_42.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivos na Lei Municipal nº 3.591, de 05 de dezembro de 2018, que aprova o Calendário de Eventos do Município para o ano de 2019.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1214/pl_n_43.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1214/pl_n_43.pdf</t>
   </si>
   <si>
     <t>Inclui ação no Plano Plurianual de 2018-2021, Lei nº 3.433, de 15 de agosto de 2017 e na Lei de Diretrizes Orçamentárias para 2019, nº 3.577 de 09 de outubro de 2018 e abre crédito especial na Lei Orçamentária Anual nº 3.593 de 15 de dezembro de 2018.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1218/pl_cm_n_44.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1218/pl_cm_n_44.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I, do art. 26, da Lei nº 3.364, de 20 de janeiro de 2017, que Institui o Código de Obras e disciplina sua aplicação e dá outras providências.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1219/pl_n_45_IWZidWo.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1219/pl_n_45_IWZidWo.pdf</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1220/pl_n_46.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1220/pl_n_46.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, Monitor de Creche.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1221/pl_n_47.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1221/pl_n_47.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, Professor.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1225/pl_48.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1225/pl_48.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com o Tribunal Regional Eleitoral (TRE/RS), por intermédio do cartório Eleitoral de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1226/pl_49.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1226/pl_49.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com o município de Boa Vista do Sul/RS, objetivando o compartilhamento de transporte para estudantes universitários.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1227/pl_50.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1227/pl_50.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1228/pl_51.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1228/pl_51.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do Sistema Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1229/pl_52.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1229/pl_52.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana da Conscientização do Uso Correto de Medicamentos”, no município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1230/pl_53.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1230/pl_53.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a firmar termo de comodato de veículo automotor à Polícia Civil de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1239/pl_n_54.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1239/pl_n_54.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 1.137/1997 que autoriza o município a efetuar convênio com instituição financeira para realização de empréstimos.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1240/pl_n_55.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1240/pl_n_55.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 3.279, de 29 de março de 2016, que autoriza o Poder Executivo a firmar convênio com o município de Barão/RS, objetivando a frequência na rede escolar e o transporte de aluno do município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1241/pl_n_56.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1241/pl_n_56.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.654, de 22 de setembro de 2011, que autoriza o poder executivo a receber em doação material rochoso.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1242/pl_n_57.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1242/pl_n_57.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial na Lei Orçamentária Anual de 2019 nº 3.593, de 15 de dezembro de 2018.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1243/pl_n_58.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1243/pl_n_58.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, Operários.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1244/pl_n_59.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1244/pl_n_59.pdf</t>
   </si>
   <si>
     <t>Altera estrutura organizacional da Administração Direta do Município de Carlos Barbosa constante na Lei Municipal nº 2.870, de 09 de abril de 2013 e suas alterações, cria, extingue e altera cargos em comissão (CC) e Funções Gratificadas (FG), e dá outras providências.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1247/pl_60.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1247/pl_60.pdf</t>
   </si>
   <si>
     <t>Ratifica o Convênio firmado entre o Governo do Estado do Rio Grande do Sul, através da Secretaria Estadual da Educação e o Município de Carlos Barbosa a fim de regular o regime de colaboração para ajustamento de matrícula dos alunos da Educação Infantil das Escolas da Rede Pública Estadual para a Rede Pública Municipal.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1255/pl_61.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1255/pl_61.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Emérito de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1260/pl_cm_n_62.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1260/pl_cm_n_62.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei nº 1.244, de 20 de novembro de 1998.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1264/pl_63.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1264/pl_63.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de estabelecimentos públicos e privados voltados ao ensino ou recreação infantil e fundamental do município de Carlos Barbosa a capacitarem seu corpo docente e funcional em noções básicas de primeiros socorros, em atendimento à Lei Federal nº 13.722, de 04 de outubro de 2018.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1265/pl_64.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1265/pl_64.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, Professores de Anos Iniciais.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1266/pl_65.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1266/pl_65.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, Auxiliares Gerais de Escola.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1267/pl_66.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1267/pl_66.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, Técnico em Enfermagem.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1268/pl_67.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1268/pl_67.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, Médico Clínico Geral.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1269/pl_68.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1269/pl_68.pdf</t>
   </si>
   <si>
     <t>Cria gratificação pelo exercício de atividade de natureza especial na lei 685, de 26 de junho de 1990.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1271/pl_69.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1271/pl_69.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei nº 3.364, de 20 de janeiro de 2017, que Institui o Código de Obras e disciplina sua aplicação e dá outras providências.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1293/pl_70.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1293/pl_70.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial na Lei Orçamentária Anual nº 3.593, de 15 de dezembro de 2018.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1297/pl_71.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1297/pl_71.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.505, de 03 de abril de 2018.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1306/pl_72.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1306/pl_72.pdf</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1318/pl_n_73.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1318/pl_n_73.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Diretor para manutenção e ampliação do Parque de Iluminação Pública do Município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1319/pl_n_74.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1319/pl_n_74.pdf</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1320/pl_n_75.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1320/pl_n_75.pdf</t>
   </si>
   <si>
     <t>Convalida seleção da Construtora Kafer Ltda para execução do Programa Minha Casa Minha Vida e atos registrais praticados.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1323/projeto_de_lei_76.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1323/projeto_de_lei_76.pdf</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1330/pl_77.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1330/pl_77.pdf</t>
   </si>
   <si>
     <t>Altera o percentual de contribuição complementar de previdência, constante no art. 12 da Lei Municipal nº 2.755, de 29 de março de 2012, Regime Próprio de Previdência Social dos Servidores Efetivos do Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1331/pl_78.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1331/pl_78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, Professor de Anos Iniciais.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1332/pl_79.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1332/pl_79.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, Enfermeiro.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1333/pl_80.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1333/pl_80.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal nº 1.125 de 09 de maio de 1997, que dispõe sobre a criação do Conselho Municipal de Desenvolvimento Rural - COMDER.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1334/pl_81.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1334/pl_81.pdf</t>
   </si>
   <si>
     <t>Altera requisito de exigência mínima para provimento dos cargos de professor de educação infantil e de séries iniciais constantes na Lei Municipal nº 2.133, de 23 de janeiro de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1335/pl_82.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1335/pl_82.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, Monitor.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1349/pl_n_83.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1349/pl_n_83.pdf</t>
   </si>
   <si>
     <t>Revoga legislação municipal que especifica.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1350/pl_n_84.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1350/pl_n_84.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2019 nº 3.593, de 15 de dezembro de 2018.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1351/pl_n_85.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1351/pl_n_85.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 685 de 26 de junho de 1990 e dá outras providências.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1355/pl_n_86.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1355/pl_n_86.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização do Sistema Municipal de Defesa do Consumidor – SMDC – Institui a Coordenadoria Municipal de Proteção e Defesa do Consumidor – PROCON, o Conselho Municipal de Proteção e Defesa do Consumidor – CONDECON, e institui o Fundo Municipal de Proteção e Defesa do Consumidor – FMPDC, e dá outras providências.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1356/pl_n_87.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1356/pl_n_87.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Pacificação Restaurativa no Município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1358/pl_cm_n_88.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1358/pl_cm_n_88.pdf</t>
   </si>
   <si>
     <t>Inclui Parágrafo Único no art. 2º, da Lei nº 760, de 11 de dezembro de 1991, que cria distinções honoríficas no município e dispõe sobre sua concessão, prevista no art. 42, inciso XVI, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1364/pl_89.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1364/pl_89.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar Concessão de Uso, não onerosa com dispensa de licitação, de imóvel do domínio público à Associação Comunitária de Água Arcoverde e dá outras providências.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1365/pl_90.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1365/pl_90.pdf</t>
   </si>
   <si>
     <t>Altera redação da Lei Municipal nº 3.328 de 10 de agosto de 2016, que dispõe sobre a criação do Conselho Municipal de Trânsito e Transporte - CMTT.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1366/pl_91.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1366/pl_91.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de videomonitoramento, com dispositivo para gravação de imagens, nas escolas de Educação Infantil e Ensino Fundamental do Município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1372/pl_n_92.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1372/pl_n_92.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar Operação de Crédito com a Caixa Econômica Federal através do Programa FINISA - Financiamento à Infraestrutura e ao Saneamento e dá outras providências.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1373/pl_n_93.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1373/pl_n_93.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização e instalação de serviços civis e auxiliares de combate ao fogo, de prevenção de incêndios e de atividades de defesa civil na modalidade de bombeiro voluntário do Município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1383/94.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1383/94.pdf</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1384/95.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1384/95.pdf</t>
   </si>
   <si>
     <t>Substitui o Anexo da Lei Municipal nº 3.616 de 28 de fevereiro de 2019 que adota o Plano Municipal de Turismo de Carlos Barbosa 2019/2028.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1385/96.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1385/96.pdf</t>
   </si>
   <si>
     <t>Altera caput do art. 2º da Lei Municipal nº 3.615 de 21 de janeiro de 2019 que autoriza o Município a outorgar concessão de serviços de exploração turística com carro de tração/especial recreativo.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1395/pl_n_97.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1395/pl_n_97.pdf</t>
   </si>
   <si>
     <t>Altera o art. 78, da Lei nº 757/1991.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1396/pl_n_98.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1396/pl_n_98.pdf</t>
   </si>
   <si>
     <t>Proíbe o consumo de bebidas alcoólicas nos locais públicos do Município de Carlos Barbosa, incluindo dispositivos na Lei nº 757/1991, que dispõe sobre o Código de Posturas do Município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1406/pl_n_99.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1406/pl_n_99.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1407/pl_n_100.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1407/pl_n_100.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 01 (um) Médico Clínico Geral.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1408/pl_n_101.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1408/pl_n_101.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 01 (um) Professor de Português.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1409/pl_n_102.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1409/pl_n_102.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 02 (dois) Professores de História.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1410/pl_n_103.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1410/pl_n_103.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar termo de Concessão de Uso com a Companhia Riograndense de Saneamento - CORSAN.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1417/pl_n_104.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1417/pl_n_104.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Carlos Barbosa, o Cadastro Técnico Municipal de Atividades Potencialmente Poluidoras ou Utilizadoras de Recursos Ambientais e cria Taxa de Controle e Fiscalização Ambiental Municipal – TCFA, e dá outras providências.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1418/pl_n_105_tNEsTvc.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1418/pl_n_105_tNEsTvc.pdf</t>
   </si>
   <si>
     <t>Altera as metragens dos recuos das estradas secundárias do interior do Município de Carlos Barbosa, constante na Lei Municipal nº 3.256, de 15 de dezembro de 2015.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1432/pl_n_106.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1432/pl_n_106.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Carlos Barbosa a criação do Banco Municipal de Materiais de construção e dá outras providências.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1444/cco_006036.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1444/cco_006036.pdf</t>
   </si>
   <si>
     <t>Aprova o Calendário de Eventos do Município para o ano de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1445/pl_108.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1445/pl_108.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1º e inclui parágrafo único ao artigo 2º da Lei Municipal nº 3.702 de 10 de setembro de 2019 que autoriza o Poder Executivo a contratar Operação de Crédito com a Caixa Econômica Federal através do programa FINISA – Financiamento à Infraestrutura e ao Saneamento e dá outras providências.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1446/pl_109.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1446/pl_109.pdf</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1447/pl_110.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1447/pl_110.pdf</t>
   </si>
   <si>
     <t>Cria gratificação pelo exercício de atividade de natureza especial na Lei Municipal nº 685 de 26 de junho de 1990.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1448/pl_111.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1448/pl_111.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, Monitor de Creche.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1455/pl_n_112.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1455/pl_n_112.pdf</t>
   </si>
   <si>
     <t>Altera o art. 32 e inclui art. 32-A, na Lei nº 757/1991.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1465/pl_113.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1465/pl_113.pdf</t>
   </si>
   <si>
     <t>Autoriza a firmar Termo de Cooperação entre os municípios de Carlos Barbosa e Farroupilha, a fim de viabilizar o atendimento médico, ambulatorial e hospitalar na especialidade de Traumatologia e Ortopedia de Alta Complexidade.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1466/pl_114.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1466/pl_114.pdf</t>
   </si>
   <si>
     <t>Cria programa de premiação aos alunos melhores avaliados do SIDECA – Sistema de Avaliação do Desenvolvimento da Educação de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1467/pl_115.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1467/pl_115.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 02 (dois) operários.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1500/pl_n_116.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1500/pl_n_116.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.687, de 30 de setembro de 2003.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1501/pl_n_117.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1501/pl_n_117.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição e regularização dos serviços civis e auxiliares de combate ao fogo, de prevenção de incêndios e de atividades de defesa civil do município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1517/pl_118.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1517/pl_118.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza Agentes Políticos a conduzir veículo oficial.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1518/pl_119.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1518/pl_119.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo instalar pergolado e bicicletário na ciclovia.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1519/pl_120.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1519/pl_120.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo ampliar o Parquinho Infantil localizado no Parque da Estação.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1520/pl_121.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1520/pl_121.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar contratação temporariamente, sob regime emergencial e de excepcional interesse público, por prazo determinado, de 01 (um) Professor de Matemática.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1521/pl_122.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1521/pl_122.pdf</t>
   </si>
   <si>
     <t>Inclui Ação no Plano Plurianual de 2018 a 2021, Lei Municipal nº 3.433 de 15 de agosto de 2017 e na Lei de Diretrizes Orçamentárias para 2020, Lei Municipal nº 3.706 de 10 de outubro de 2019.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1522/pl_123.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1522/pl_123.2019.pdf</t>
   </si>
   <si>
     <t>Cria a Diretoria Jurídica, Gratificação de Natureza Especial e Cargo em Comissão na estrutura administrativa do IPRAM, na Lei nº 2.755, de 29 de março de 2012.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1523/pl_124.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1523/pl_124.2019.pdf</t>
   </si>
   <si>
     <t>Orça a Receita e Fixa a Despesa para o Exercício de 2020.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1530/pl_125.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1530/pl_125.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 06 (seis) Técnicos em Enfermagem.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1531/pl_126.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1531/pl_126.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 04 (quatro) Motoristas.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1532/pl_127.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1532/pl_127.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 04 (quatro) Enfermeiros.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1533/pl_128.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1533/pl_128.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 03 (três) Auxiliares de Farmácia.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1534/pl_129.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1534/pl_129.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 02 (dois) Médicos.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1535/pl_130.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1535/pl_130.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 02 (dois) Agentes de Campo.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1536/pl_131.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1536/pl_131.pdf</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1537/pl_132.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1537/pl_132.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial na Lei Orçamentária Anual de 2019, Lei nº 3.593, de 15 de dezembro de 2018.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1547/pl_133.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1547/pl_133.pdf</t>
   </si>
   <si>
     <t>Fixa o desconto para pagamento em cota única do IPTU 2020, e estabelece premiação a contribuintes e dá outras providências.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1548/pl_134.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1548/pl_134.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a recebver áreas as Empresas Tramontina Teec S/A, Tramontina SA Cutelaria e Tramontina Multi S/A para viabilizar a alteração de traçado da via conforme Projeto de Modernização de um dos acessos e saídas da cidade (trevo) e dá outras providências.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1549/pl_135.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1549/pl_135.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, 47 (quarenta e sete) Professores.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1550/pl_136.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1550/pl_136.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, 96 (noventa e seis) Auxiliares Gerais de Escola.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1551/pl_137.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1551/pl_137.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, 37 (trinta e sete) Professores de Educação Infantil.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1552/pl_138.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1552/pl_138.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, 20 (vinte) Monitores de Creche.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1553/pl_139.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1553/pl_139.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, 02 (dois) Inspetores de Alunos.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1209/projeto_de_resolucao_n_01_D4IvWZb.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1209/projeto_de_resolucao_n_01_D4IvWZb.pdf</t>
   </si>
   <si>
     <t>Institui a “Medalha 25 de setembro” e dá outras providências.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1254/projeto_de_resolucao_n_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1254/projeto_de_resolucao_n_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias aos vereadores e servidores do Poder Legislativo do Município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1312/projeto_de_resolucao_n_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1312/projeto_de_resolucao_n_03.pdf</t>
   </si>
   <si>
     <t>Inclui parágrafo no art. 179, da Resolução nº 02, de 18 de novembro de 2011.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1313/projeto_de_resolucao_n_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1313/projeto_de_resolucao_n_04.pdf</t>
   </si>
   <si>
     <t>Altera o art. 65, da Resolução nº 02, de 18 de novembro de 2011.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1314/projeto_de_resolucao_n_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1314/projeto_de_resolucao_n_05.pdf</t>
   </si>
   <si>
     <t>Altera o §1º, do art. 47, da Resolução nº 02, de 18 de novembro de 2011.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>Fabio Dolzan, Jurandir Bondan, Miguel Alberto Stanislososki, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1510/projeto_de_resolucao_no_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1510/projeto_de_resolucao_no_06.pdf</t>
   </si>
   <si>
     <t>Inclui Parágrafo no art. 121, da Resolução n° 02, de 18 de Novembro de 2011.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1567/resolucao_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1567/resolucao_07.pdf</t>
   </si>
   <si>
     <t>Altera incisos do art. 3º da Resolução nº 22, de 09 de julho de 2019, que dispõe sobre a concessão de diárias aos vereadores e servidores do Poder Legislativo do Município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1124/requerimento_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1124/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Autorização deslocamento à Brasília.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1132/requerimento.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1132/requerimento.pdf</t>
   </si>
   <si>
     <t>Convite ao Senhor Leonir Olímpio Razador, Coordenador Regional da Educação 16ª CRE.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1171/requerimento_03.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1171/requerimento_03.2019.pdf</t>
   </si>
   <si>
     <t>Remessa de convocação a "Equipe de aprovação de projetos" do Poder Legislativo, para que compareça nesta Casa, em reunião ordinária, a fim de que exponha suas considerações acerca dos Projetos de Lei n° 124/2019  e n° 29/2019, que alteram a Lei n.° 3.364/2017 (Código de Obras).</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>Alef Assolini, Denir Gedoz, Enio Grolli, Lucilene Marchi, Maria Rosalia Freitag Cousseau</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_04.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_04.2019.pdf</t>
   </si>
   <si>
     <t>Requerimento para realização de Sessão Comemorativa.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1276/requerimento_n_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1276/requerimento_n_05.pdf</t>
   </si>
   <si>
     <t>Convocação de servidor.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1296/requerimento_n_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1296/requerimento_n_06.pdf</t>
   </si>
   <si>
     <t>Convite representantes da APECON.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1315/requerimento_07.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1315/requerimento_07.2019.pdf</t>
   </si>
   <si>
     <t>Constituição de Comissão Especial para acompanhamento das questões suscitadas junto ao Fórum de Segurança Pública, realizado no dia 17 de julho de 2019.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1338/requerimento_8.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1338/requerimento_8.pdf</t>
   </si>
   <si>
     <t>Licença particular.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1359/requerimento_n_09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1359/requerimento_n_09.pdf</t>
   </si>
   <si>
     <t>Autorização descolamento a Brasília.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1377/requerimento_n_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1377/requerimento_n_10.pdf</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1404/requerimento_n_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1404/requerimento_n_11.pdf</t>
   </si>
   <si>
     <t>Licença Particular.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1425/requerimento_n_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1425/requerimento_n_12.pdf</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1502/requerimento_n_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1502/requerimento_n_13.pdf</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1509/requerimento_14.2019.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1509/requerimento_14.2019.pdf</t>
   </si>
   <si>
     <t>Licença particular de vereador.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1557/requerimento_15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1557/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Convite ao Deputado Federal, Senhor Jerônimo Goergen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5224,67 +5224,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1098/ata_01.2019_sessao_ordinaria_do_dia_04.02.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1110/ata_02.2019_sessao_ordinaria_do_dia_11.02.2019__Wl8Ox3D.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1116/ata_03.2019_sessao_ordinaria_do_dia_18.02.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1134/ata_04.2019_sessao_ordinaria_do_dia_25.02.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1147/ccf15052019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1133/ata_06.2019_audiencia_publica_28.03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1158/ata_08.2019_sessao_ordinaria_do_dia_18.03.2019_2uh1xH6.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1172/ata_09.2019_sessao_ordinaria_do_dia_25.03.2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1173/ata_10.2019_sessao_ordinaria_do_dia_01.04.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1194/ata_11.2019_sessao_ordinaria_do_dia_08.04.2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1198/ata_12.2019_sessao_ordinaria_do_dia_15.04.2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1202/ata_13.2019_sessao_ordinaria_do_dia_22.04.2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1215/ata_14.2019_sessao_ordinaria_do_dia_29.04.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1222/ata_15.2019_sessao_ordinaria_do_dia_06.05.2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1231/ata_16.2019_sessao_ordinaria_do_dia_13.05.2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1232/ata_17.2019_sessao_ordinaria_do_dia_20.05.2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1249/ata_18.2019_sessao_ordinaria_do_dia_27.05.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1289/ata_19.2019_audiencia_publica_de_saude_27.05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1290/ata_20.2019_audiencia_publica_30.05.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1257/ata_21.2019_sessao_ordinaria_do_dia_03.06.2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1270/ata_22.2019_sessao_ordinaria_do_dia_10.06.2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1294/ata_23.2019_sessao_ordinaria_do_dia_17.06.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1295/ata_24.2019_sessao_ordinaria_do_dia_24.06.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1300/ata_25.2019_sessao_comemorativa_do_dia_26.06.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1301/ata_26.2019_sessao_ordinaria_do_dia_01.07.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1307/ata_27.2019_sessao_ordinaria_do_dia_08.07.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1321/ata_28.2019_sessao_ordinaria_do_dia_15.07.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1329/ata_29.2019_sessao_ordinaria_do_dia_22.07.2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1339/ata_30.2019_sessao_ordinaria_do_dia_29.07.2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1340/ata_31.2019_sessao_comemorativa_do_dia_29..07.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1353/ata_32.2019_audiencia_publica_01.08_ok.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1354/ata_33.2019_sessao_ordinaria_do_dia_05.08.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1371/ata_34.2019_sessao_ordinaria_do_dia_12.08.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1376/ata_35.2019_sessao_ordinaria_do_dia_19.08.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1386/ata_36.2019_sessao_ordinaria_do_dia_26.08.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1392/ata_37.2019_sessao_ordinaria_do_dia_02.09.2019_TY1Zf97.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1398/ata_38.2019_sessao_ordinaria_do_dia_09.09.2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1400/ata_39.2019_sessao_solene_do_dia_12.09.2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1414/ata_40.2019_sessao_ordinaria_do_dia_16.09.2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1421/ata_41.2019_sessao_ordinaria_do_dia_23.09.2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1434/ata_42.2019_sessao_solene_do_dia_24.09.2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1435/ata_44.2019_sessao_ordinaria_do_dia_30.09.2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1436/ata_45.2019_audiencia_publica_de_saude_30.09.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1461/ata_46.2019_sessao_ordinaria_do_dia_07.10.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1450/ata_47.2019_sessao_ordinaria_do_dia_14.10.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1451/ata_48.2019_sessao_comemorativa__14.10.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1468/ata_49.2019_sessao_ordinaria_do_dia_21.10.2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1469/ata_50.2019_sessao_comemorativa_21.10.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1524/ata_51.2019_sessao_ordinaria_do_dia_28.10.2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1503/ata_52.2019_sessao_ordinaria_do_dia_04.11.2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1514/ata_53.2019_sessao_especial_do_dia_04.11.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1539/ata_54.2019_sessao_ordinaria_do_dia_11.11.2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1559/ata_55.2019_sessao_ordinaria_do_dia_18.11.2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1560/ata_56.2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1563/ata_57.2019_sessao_ordinaria_do_dia_02.12.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1564/ata_58.2019_sessao_ordinaria_do_dia_09.12.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1565/ata_59.2019_sessao_ordinaria_do_dia_16.12.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1125/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1127/emenda_02.19.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1169/emenda_03.2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1389/emenda_n_04.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1424/emenda_n__05.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1540/emenda_06.2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1562/emenda_07.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_001.2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1087/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1092/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1093/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1094/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1099/idicacao_07.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1105/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1106/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1122/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1123/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1126/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1128/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1136/indicacao_20.2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1137/indicacao_21.2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1149/indicacao_n_22.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1150/indicacao_n_23.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1151/indicacao_n_24.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1152/indicacao_n_25.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1160/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1161/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1162/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1174/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1175/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1176/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1177/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1178/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1182/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1183/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1184/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1185/indicacao_38_HyBau4M.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1187/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1188/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1195/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1196/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1199/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1210/indicacao_n_45.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1211/indicacao_n_46.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1212/indicacao_n_47.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_n_48.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_n_49.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1224/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1233/indicacao_n_52.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1234/indicacao_n_53.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1235/indicacao_n_54.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1236/indicacao_n_55.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1237/indicacao_n_56.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_n_57.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1248/indicacao_n_58.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_n_59.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1251/indicacao_n_60.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_n_61.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1258/indicacao_n_62.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1259/indicacao_n_63.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1262/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1263/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1272/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1273/indicacao_n_67.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1274/indicacao_n_68.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1275/indicacao_n_69.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1292/indicacao_n_70.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1298/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1303/indicacao_n_73.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1304/indicacao_n_74.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1305/indicacao_n_75.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1309/indicacao_n_76.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1324/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1325/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1326/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1327/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1336/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1337/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1341/indicacao_n_83.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1342/indicacao_n_84.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1343/indicacao_n_85.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1344/indicacao_n_86.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1345/indicacao_n_87.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1347/indicacao_n_88.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1357/indicacao_n_89.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1360/indicacao_n_90.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1361/indicacao_n_91.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1362/indicacao_n_92.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1363/indicacao_n_93.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1367/indicacao_n_94.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1368/indicacao_n_95.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1369/indicacao_n_96.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1374/indicacao_n_97.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1375/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1378/indicacao_n_99.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1379/indicacao_n_100.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1380/indicacao_n_101.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1387/indicacao_n_103.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1388/indicacao_n_104.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1393/indicacao_n_105.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1394/indicacao_n_106.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1401/indicacao_n_107.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1402/indicacao_n_108.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1403/indicacao_n_109.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1412/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1415/indicacao_n_112.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1416/indicacao_n_113.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1422/indicacao_n_114.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1423/indicacao_n_115.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1426/indicacao_n_116.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1427/indicacao_n_117.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1428/indicacao_n_118.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1429/indicacao_n_119.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1430/indicacao_n_120.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1431/indicacao_n_121.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_n_122.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1437/indicacao_n_123.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1438/indicacao_n_124.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1439/indicacao_n_125.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1440/indicacao_n_126.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1441/indicacao_n_127.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1442/indicacao_n_128.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1443/indicacao_n_129.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1449/indicacao_n_130.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1452/indicacao_n_131.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1453/indicacao_n_132.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1456/133.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1457/134.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1458/135.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1459/136.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1462/indicacao_n_137.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1463/indicacao_n_138.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1464/indicacao_n_139.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1470/indicacao_n_140.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1471/indicacao_n_141.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1472/142.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1473/143.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1474/144.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1475/145.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1476/146.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1477/147.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1478/indicacao_n_148.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1479/indicacao_n_149.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1480/indicacao_n_150.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1481/151.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1482/152.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1483/153.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1484/154.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1485/indicacao_n_155.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1486/indicacao_n_156.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1487/indicacao_n_157.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1488/indicacao_n_158.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1489/indicacao_n_159.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1490/indicacao_n_160.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1491/indicacao_n_161.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1492/indicacao_n_162.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1493/indicacao_n_163.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1494/indicacao_n_164.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1495/indicacao_n_165.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1497/indicacao_n_166.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1498/indicacao_n_167.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1504/indicacao_168.2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1505/indicacao_169.2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1506/indicacao_170.2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1507/indicacao_171.2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1508/indicacao_172.2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1511/indicacao_173.2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1512/indicacao_174.2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1513/indicacao_175.2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1526/indicacao_n_176.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1527/indicacao_n_177.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1528/indicacao_n_178.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1541/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1542/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1543/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1544/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1554/183.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1555/184.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1556/185.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1561/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1095/01.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_de_pl_02.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1148/indicacao_de_projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1164/indicacao_de_pl_04.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1165/indicacao_de_pl_05.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_de_pl_n_6.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1253/indicacao_de_pl_n_07.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1291/indicacao_de_pl_n08.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1299/indicacao_de_pl.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1348/indicacao_pl_10.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1460/ipl_11.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1096/mocao_abapa_10_anos.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1113/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1159/mocao_03.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1201/mocao_04.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1308/mocao_n_05.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1322/mocao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1496/mocao_n_07.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1515/mocao_08.2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1516/mocao_09.2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1525/mocao_n_10.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1529/mocao_n_11.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1538/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1558/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1107/pi___012019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1114/pedido_de_informacoes_02.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1135/cco_005178.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1166/pi_04.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1167/pi_05.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1179/pedido_de_infoemacoes_06.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1197/pi_07.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1246/pedido_de_informacoes_n_08.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1256/pi_09.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1261/pi_n_10.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1370/pi_n_11.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1390/cco_005896.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1391/pi_13.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1397/pi_14.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1419/pi_n_15.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1420/pi_n_16.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1499/pi_n_17.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1545/pi_18.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1546/pi_19.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1180/projeto_de_decreto_legislativo_01.2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1238/projeto_de_decreto_n_02.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1310/projeto_de_decreto_n_03.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1382/projeto_de_decreto_legislativo_n_04.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1411/projeto_de_decreto_n_05_2.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1311/projeto_de_emenda_a_lei_organica_n_01.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1088/projeto_01.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1089/projeto_02.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1090/projeto_03.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1091/projeto_04.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1097/projeto_05.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1108/pl_06.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1109/pl_07.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1115/pl_08.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1117/pl_09.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1118/pl_10.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1119/pl_11.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1120/pl_12.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1121/pl_13.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1129/pl_14.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1130/pl_15.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1131/pl_16.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1138/projeto_de_lei_17.2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1139/projeto_de_lei_18.2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1140/projeto_de_lei_19.2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1141/projeto_de_lei_20.2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1142/projeto_de_lei_21.2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1143/projeto_de_lei_22.2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1144/projeto_de_lei_23.2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1145/projeto_de_lei_24.2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1146/projeto_de_lei_25.2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1153/pl_26.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1154/pl_27.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1155/pl_28.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1156/pl_29.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1170/projeto_de_lei_30.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1181/pl_31.2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1189/pl_32.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1190/pl_33.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1191/pl_34.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1192/pl_35.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1193/pl_36.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1203/pl_cm_37.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1204/pl_38.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1205/pl_39.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1207/pl_cm_no_40.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1208/pl_cm_n_41_2.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1213/pl_n_42.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1214/pl_n_43.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1218/pl_cm_n_44.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1219/pl_n_45_IWZidWo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1220/pl_n_46.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1221/pl_n_47.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1225/pl_48.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1226/pl_49.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1227/pl_50.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1228/pl_51.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1229/pl_52.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1230/pl_53.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1239/pl_n_54.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1240/pl_n_55.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1241/pl_n_56.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1242/pl_n_57.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1243/pl_n_58.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1244/pl_n_59.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1247/pl_60.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1255/pl_61.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1260/pl_cm_n_62.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1264/pl_63.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1265/pl_64.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1266/pl_65.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1267/pl_66.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1268/pl_67.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1269/pl_68.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1271/pl_69.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1293/pl_70.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1297/pl_71.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1306/pl_72.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1318/pl_n_73.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1319/pl_n_74.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1320/pl_n_75.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1323/projeto_de_lei_76.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1330/pl_77.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1331/pl_78.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1332/pl_79.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1333/pl_80.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1334/pl_81.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1335/pl_82.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1349/pl_n_83.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1350/pl_n_84.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1351/pl_n_85.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1355/pl_n_86.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1356/pl_n_87.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1358/pl_cm_n_88.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1364/pl_89.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1365/pl_90.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1366/pl_91.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1372/pl_n_92.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1373/pl_n_93.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1383/94.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1384/95.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1385/96.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1395/pl_n_97.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1396/pl_n_98.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1406/pl_n_99.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1407/pl_n_100.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1408/pl_n_101.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1409/pl_n_102.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1410/pl_n_103.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1417/pl_n_104.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1418/pl_n_105_tNEsTvc.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1432/pl_n_106.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1444/cco_006036.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1445/pl_108.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1446/pl_109.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1447/pl_110.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1448/pl_111.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1455/pl_n_112.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1465/pl_113.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1466/pl_114.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1467/pl_115.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1500/pl_n_116.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1501/pl_n_117.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1517/pl_118.2019.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1518/pl_119.2019.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1519/pl_120.2019.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1520/pl_121.2019.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1521/pl_122.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1522/pl_123.2019.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1523/pl_124.2019.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1530/pl_125.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1531/pl_126.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1532/pl_127.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1533/pl_128.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1534/pl_129.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1535/pl_130.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1536/pl_131.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1537/pl_132.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1547/pl_133.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1548/pl_134.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1549/pl_135.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1550/pl_136.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1551/pl_137.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1552/pl_138.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1553/pl_139.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1209/projeto_de_resolucao_n_01_D4IvWZb.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1254/projeto_de_resolucao_n_02.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1312/projeto_de_resolucao_n_03.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1313/projeto_de_resolucao_n_04.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1314/projeto_de_resolucao_n_05.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1510/projeto_de_resolucao_no_06.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1567/resolucao_07.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1124/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1132/requerimento.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1171/requerimento_03.2019.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_04.2019.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1276/requerimento_n_05.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1296/requerimento_n_06.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1315/requerimento_07.2019.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1338/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1359/requerimento_n_09.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1377/requerimento_n_10.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1404/requerimento_n_11.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1425/requerimento_n_12.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1502/requerimento_n_13.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1509/requerimento_14.2019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1557/requerimento_15.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1098/ata_01.2019_sessao_ordinaria_do_dia_04.02.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1110/ata_02.2019_sessao_ordinaria_do_dia_11.02.2019__Wl8Ox3D.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1116/ata_03.2019_sessao_ordinaria_do_dia_18.02.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1134/ata_04.2019_sessao_ordinaria_do_dia_25.02.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1147/ccf15052019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1133/ata_06.2019_audiencia_publica_28.03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1158/ata_08.2019_sessao_ordinaria_do_dia_18.03.2019_2uh1xH6.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1172/ata_09.2019_sessao_ordinaria_do_dia_25.03.2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1173/ata_10.2019_sessao_ordinaria_do_dia_01.04.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1194/ata_11.2019_sessao_ordinaria_do_dia_08.04.2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1198/ata_12.2019_sessao_ordinaria_do_dia_15.04.2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1202/ata_13.2019_sessao_ordinaria_do_dia_22.04.2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1215/ata_14.2019_sessao_ordinaria_do_dia_29.04.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1222/ata_15.2019_sessao_ordinaria_do_dia_06.05.2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1231/ata_16.2019_sessao_ordinaria_do_dia_13.05.2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1232/ata_17.2019_sessao_ordinaria_do_dia_20.05.2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1249/ata_18.2019_sessao_ordinaria_do_dia_27.05.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1289/ata_19.2019_audiencia_publica_de_saude_27.05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1290/ata_20.2019_audiencia_publica_30.05.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1257/ata_21.2019_sessao_ordinaria_do_dia_03.06.2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1270/ata_22.2019_sessao_ordinaria_do_dia_10.06.2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1294/ata_23.2019_sessao_ordinaria_do_dia_17.06.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1295/ata_24.2019_sessao_ordinaria_do_dia_24.06.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1300/ata_25.2019_sessao_comemorativa_do_dia_26.06.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1301/ata_26.2019_sessao_ordinaria_do_dia_01.07.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1307/ata_27.2019_sessao_ordinaria_do_dia_08.07.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1321/ata_28.2019_sessao_ordinaria_do_dia_15.07.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1329/ata_29.2019_sessao_ordinaria_do_dia_22.07.2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1339/ata_30.2019_sessao_ordinaria_do_dia_29.07.2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1340/ata_31.2019_sessao_comemorativa_do_dia_29..07.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1353/ata_32.2019_audiencia_publica_01.08_ok.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1354/ata_33.2019_sessao_ordinaria_do_dia_05.08.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1371/ata_34.2019_sessao_ordinaria_do_dia_12.08.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1376/ata_35.2019_sessao_ordinaria_do_dia_19.08.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1386/ata_36.2019_sessao_ordinaria_do_dia_26.08.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1392/ata_37.2019_sessao_ordinaria_do_dia_02.09.2019_TY1Zf97.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1398/ata_38.2019_sessao_ordinaria_do_dia_09.09.2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1400/ata_39.2019_sessao_solene_do_dia_12.09.2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1414/ata_40.2019_sessao_ordinaria_do_dia_16.09.2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1421/ata_41.2019_sessao_ordinaria_do_dia_23.09.2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1434/ata_42.2019_sessao_solene_do_dia_24.09.2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1435/ata_44.2019_sessao_ordinaria_do_dia_30.09.2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1436/ata_45.2019_audiencia_publica_de_saude_30.09.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1461/ata_46.2019_sessao_ordinaria_do_dia_07.10.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1450/ata_47.2019_sessao_ordinaria_do_dia_14.10.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1451/ata_48.2019_sessao_comemorativa__14.10.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1468/ata_49.2019_sessao_ordinaria_do_dia_21.10.2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1469/ata_50.2019_sessao_comemorativa_21.10.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1524/ata_51.2019_sessao_ordinaria_do_dia_28.10.2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1503/ata_52.2019_sessao_ordinaria_do_dia_04.11.2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1514/ata_53.2019_sessao_especial_do_dia_04.11.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1539/ata_54.2019_sessao_ordinaria_do_dia_11.11.2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1559/ata_55.2019_sessao_ordinaria_do_dia_18.11.2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1560/ata_56.2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1563/ata_57.2019_sessao_ordinaria_do_dia_02.12.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1564/ata_58.2019_sessao_ordinaria_do_dia_09.12.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1565/ata_59.2019_sessao_ordinaria_do_dia_16.12.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1125/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1127/emenda_02.19.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1169/emenda_03.2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1389/emenda_n_04.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1424/emenda_n__05.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1540/emenda_06.2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1562/emenda_07.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_001.2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1087/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1092/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1093/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1094/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1099/idicacao_07.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1105/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1106/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1122/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1123/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1126/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1128/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1136/indicacao_20.2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1137/indicacao_21.2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1149/indicacao_n_22.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1150/indicacao_n_23.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1151/indicacao_n_24.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1152/indicacao_n_25.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1160/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1161/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1162/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1174/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1175/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1176/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1177/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1178/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1182/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1183/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1184/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1185/indicacao_38_HyBau4M.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1187/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1188/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1195/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1196/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1199/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1210/indicacao_n_45.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1211/indicacao_n_46.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1212/indicacao_n_47.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_n_48.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_n_49.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1224/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1233/indicacao_n_52.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1234/indicacao_n_53.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1235/indicacao_n_54.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1236/indicacao_n_55.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1237/indicacao_n_56.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_n_57.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1248/indicacao_n_58.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_n_59.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1251/indicacao_n_60.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_n_61.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1258/indicacao_n_62.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1259/indicacao_n_63.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1262/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1263/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1272/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1273/indicacao_n_67.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1274/indicacao_n_68.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1275/indicacao_n_69.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1292/indicacao_n_70.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1298/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1303/indicacao_n_73.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1304/indicacao_n_74.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1305/indicacao_n_75.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1309/indicacao_n_76.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1324/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1325/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1326/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1327/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1336/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1337/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1341/indicacao_n_83.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1342/indicacao_n_84.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1343/indicacao_n_85.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1344/indicacao_n_86.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1345/indicacao_n_87.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1347/indicacao_n_88.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1357/indicacao_n_89.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1360/indicacao_n_90.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1361/indicacao_n_91.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1362/indicacao_n_92.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1363/indicacao_n_93.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1367/indicacao_n_94.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1368/indicacao_n_95.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1369/indicacao_n_96.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1374/indicacao_n_97.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1375/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1378/indicacao_n_99.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1379/indicacao_n_100.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1380/indicacao_n_101.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1387/indicacao_n_103.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1388/indicacao_n_104.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1393/indicacao_n_105.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1394/indicacao_n_106.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1401/indicacao_n_107.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1402/indicacao_n_108.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1403/indicacao_n_109.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1412/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1415/indicacao_n_112.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1416/indicacao_n_113.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1422/indicacao_n_114.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1423/indicacao_n_115.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1426/indicacao_n_116.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1427/indicacao_n_117.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1428/indicacao_n_118.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1429/indicacao_n_119.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1430/indicacao_n_120.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1431/indicacao_n_121.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_n_122.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1437/indicacao_n_123.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1438/indicacao_n_124.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1439/indicacao_n_125.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1440/indicacao_n_126.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1441/indicacao_n_127.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1442/indicacao_n_128.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1443/indicacao_n_129.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1449/indicacao_n_130.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1452/indicacao_n_131.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1453/indicacao_n_132.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1456/133.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1457/134.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1458/135.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1459/136.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1462/indicacao_n_137.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1463/indicacao_n_138.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1464/indicacao_n_139.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1470/indicacao_n_140.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1471/indicacao_n_141.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1472/142.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1473/143.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1474/144.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1475/145.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1476/146.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1477/147.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1478/indicacao_n_148.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1479/indicacao_n_149.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1480/indicacao_n_150.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1481/151.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1482/152.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1483/153.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1484/154.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1485/indicacao_n_155.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1486/indicacao_n_156.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1487/indicacao_n_157.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1488/indicacao_n_158.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1489/indicacao_n_159.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1490/indicacao_n_160.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1491/indicacao_n_161.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1492/indicacao_n_162.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1493/indicacao_n_163.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1494/indicacao_n_164.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1495/indicacao_n_165.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1497/indicacao_n_166.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1498/indicacao_n_167.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1504/indicacao_168.2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1505/indicacao_169.2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1506/indicacao_170.2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1507/indicacao_171.2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1508/indicacao_172.2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1511/indicacao_173.2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1512/indicacao_174.2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1513/indicacao_175.2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1526/indicacao_n_176.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1527/indicacao_n_177.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1528/indicacao_n_178.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1541/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1542/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1543/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1544/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1554/183.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1555/184.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1556/185.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1561/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1095/01.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_de_pl_02.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1148/indicacao_de_projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1164/indicacao_de_pl_04.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1165/indicacao_de_pl_05.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_de_pl_n_6.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1253/indicacao_de_pl_n_07.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1291/indicacao_de_pl_n08.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1299/indicacao_de_pl.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1348/indicacao_pl_10.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1460/ipl_11.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1096/mocao_abapa_10_anos.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1113/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1159/mocao_03.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1201/mocao_04.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1308/mocao_n_05.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1322/mocao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1496/mocao_n_07.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1515/mocao_08.2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1516/mocao_09.2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1525/mocao_n_10.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1529/mocao_n_11.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1538/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1558/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1107/pi___012019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1114/pedido_de_informacoes_02.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1135/cco_005178.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1166/pi_04.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1167/pi_05.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1179/pedido_de_infoemacoes_06.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1197/pi_07.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1246/pedido_de_informacoes_n_08.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1256/pi_09.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1261/pi_n_10.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1370/pi_n_11.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1390/cco_005896.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1391/pi_13.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1397/pi_14.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1419/pi_n_15.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1420/pi_n_16.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1499/pi_n_17.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1545/pi_18.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1546/pi_19.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1180/projeto_de_decreto_legislativo_01.2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1238/projeto_de_decreto_n_02.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1310/projeto_de_decreto_n_03.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1382/projeto_de_decreto_legislativo_n_04.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1411/projeto_de_decreto_n_05_2.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1311/projeto_de_emenda_a_lei_organica_n_01.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1088/projeto_01.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1089/projeto_02.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1090/projeto_03.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1091/projeto_04.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1097/projeto_05.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1108/pl_06.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1109/pl_07.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1115/pl_08.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1117/pl_09.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1118/pl_10.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1119/pl_11.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1120/pl_12.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1121/pl_13.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1129/pl_14.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1130/pl_15.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1131/pl_16.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1138/projeto_de_lei_17.2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1139/projeto_de_lei_18.2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1140/projeto_de_lei_19.2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1141/projeto_de_lei_20.2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1142/projeto_de_lei_21.2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1143/projeto_de_lei_22.2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1144/projeto_de_lei_23.2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1145/projeto_de_lei_24.2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1146/projeto_de_lei_25.2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1153/pl_26.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1154/pl_27.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1155/pl_28.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1156/pl_29.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1170/projeto_de_lei_30.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1181/pl_31.2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1189/pl_32.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1190/pl_33.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1191/pl_34.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1192/pl_35.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1193/pl_36.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1203/pl_cm_37.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1204/pl_38.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1205/pl_39.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1207/pl_cm_no_40.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1208/pl_cm_n_41_2.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1213/pl_n_42.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1214/pl_n_43.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1218/pl_cm_n_44.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1219/pl_n_45_IWZidWo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1220/pl_n_46.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1221/pl_n_47.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1225/pl_48.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1226/pl_49.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1227/pl_50.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1228/pl_51.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1229/pl_52.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1230/pl_53.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1239/pl_n_54.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1240/pl_n_55.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1241/pl_n_56.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1242/pl_n_57.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1243/pl_n_58.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1244/pl_n_59.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1247/pl_60.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1255/pl_61.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1260/pl_cm_n_62.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1264/pl_63.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1265/pl_64.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1266/pl_65.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1267/pl_66.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1268/pl_67.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1269/pl_68.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1271/pl_69.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1293/pl_70.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1297/pl_71.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1306/pl_72.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1318/pl_n_73.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1319/pl_n_74.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1320/pl_n_75.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1323/projeto_de_lei_76.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1330/pl_77.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1331/pl_78.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1332/pl_79.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1333/pl_80.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1334/pl_81.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1335/pl_82.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1349/pl_n_83.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1350/pl_n_84.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1351/pl_n_85.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1355/pl_n_86.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1356/pl_n_87.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1358/pl_cm_n_88.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1364/pl_89.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1365/pl_90.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1366/pl_91.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1372/pl_n_92.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1373/pl_n_93.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1383/94.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1384/95.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1385/96.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1395/pl_n_97.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1396/pl_n_98.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1406/pl_n_99.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1407/pl_n_100.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1408/pl_n_101.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1409/pl_n_102.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1410/pl_n_103.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1417/pl_n_104.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1418/pl_n_105_tNEsTvc.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1432/pl_n_106.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1444/cco_006036.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1445/pl_108.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1446/pl_109.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1447/pl_110.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1448/pl_111.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1455/pl_n_112.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1465/pl_113.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1466/pl_114.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1467/pl_115.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1500/pl_n_116.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1501/pl_n_117.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1517/pl_118.2019.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1518/pl_119.2019.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1519/pl_120.2019.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1520/pl_121.2019.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1521/pl_122.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1522/pl_123.2019.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1523/pl_124.2019.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1530/pl_125.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1531/pl_126.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1532/pl_127.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1533/pl_128.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1534/pl_129.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1535/pl_130.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1536/pl_131.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1537/pl_132.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1547/pl_133.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1548/pl_134.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1549/pl_135.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1550/pl_136.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1551/pl_137.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1552/pl_138.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1553/pl_139.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1209/projeto_de_resolucao_n_01_D4IvWZb.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1254/projeto_de_resolucao_n_02.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1312/projeto_de_resolucao_n_03.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1313/projeto_de_resolucao_n_04.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1314/projeto_de_resolucao_n_05.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1510/projeto_de_resolucao_no_06.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1567/resolucao_07.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1124/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1132/requerimento.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1171/requerimento_03.2019.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_04.2019.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1276/requerimento_n_05.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1296/requerimento_n_06.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1315/requerimento_07.2019.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1338/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1359/requerimento_n_09.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1377/requerimento_n_10.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1404/requerimento_n_11.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1425/requerimento_n_12.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1502/requerimento_n_13.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1509/requerimento_14.2019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2019/1557/requerimento_15.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H462"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="109.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>