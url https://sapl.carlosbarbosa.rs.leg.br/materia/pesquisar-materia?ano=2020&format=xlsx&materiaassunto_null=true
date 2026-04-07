--- v0 (2026-02-06)
+++ v1 (2026-04-07)
@@ -54,3107 +54,3107 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>Secretaria da Câmara - SEC</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1594/ata_01.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1594/ata_01.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 01/2020 - Sessão Ordinária do dia 03/02/2020.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1607/ata_02.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1607/ata_02.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 02/2020 - Sessão Ordinária do dia 10/02/2020.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1608/audiencia_publica.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1608/audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Ata nº 03/2020 - Audiência Pública do dia 10/02/2020.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1610/ata_04.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1610/ata_04.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 04/2020 - Sessão Ordinária do dia 17/02/2020.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1628/ata_05.2020_audiencia_publica_28.02_metas_fiscais.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1628/ata_05.2020_audiencia_publica_28.02_metas_fiscais.pdf</t>
   </si>
   <si>
     <t>Ata nº 05/2020 - Audiência Pública do dia 28/02/2020.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1629/ata_06.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1629/ata_06.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 06/2020 - Sessão Ordinária do dia 02/03/2020.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1636/ata_07.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1636/ata_07.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 07/2020 - Sessão Ordinária do dia 09/03/2020.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1641/ata_08.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1641/ata_08.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 08/2020 - Sessão Ordinária do dia 16/03/2020.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1649/ata_09.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1649/ata_09.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 09/2020 - Sessão Ordinária do dia 23/03/2020.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1650/ata_10.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1650/ata_10.2020.pdf</t>
   </si>
   <si>
     <t>Ata n 10/2020 - Sessão Extraordinária do dia 06/04/2020.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1651/ata_11.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1651/ata_11.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 11/2020 - Sessão Extraordinária do dia 08/04/2020.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1655/ata_12.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1655/ata_12.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 12/2020 - Sessão Ordinária do dia 13/04/2020.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1656/ata_13.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1656/ata_13.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 13/2020 - Sessão Extraordinária do dia 16/04/2020.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1667/ata_14.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1667/ata_14.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 14/2020 - Sessão Ordinária do dia 27/04/2020.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1668/ata_15.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1668/ata_15.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 15/2020 - Sessão Ordinária do dia 04/05/2020.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1678/ata_16.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1678/ata_16.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 16/2020 - Sessão Ordinária do dia 11/05/2020.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1684/ata_17.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1684/ata_17.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 17/2020 - Sessão Ordinária do dia 18/05/2020.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1685/ata_18.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1685/ata_18.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 18/2020 - Sessão Ordinária do dia 25/05/2020.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1692/ata_19.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1692/ata_19.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 19/2020 - Audiência Pública do dia 28/05/2020.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1693/ata_20.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1693/ata_20.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 20/2020 - Audiência Pública do dia 29/05/2020.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1697/ata_21.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1697/ata_21.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 21/2020 - Sessão Ordinária do dia 01/06/2020.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1701/ata_22.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1701/ata_22.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 22/2020 - Sessão Ordinária do dia 08/06/2020.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1705/ata_23.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1705/ata_23.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 23/2020 - Sessão Ordinária do dia 15/06/2020.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1722/ata_24.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1722/ata_24.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 24/2020 - Sesão Ordinária do dia 22/06/2020.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1727/ata_25.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1727/ata_25.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 25/2020 - Sessão Ordinária do dia 29/06/2020.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1737/ata_26.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1737/ata_26.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 26/2020 - Sessão Ordinária do dia 06/07/2020.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1752/ata_27.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1752/ata_27.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 27/2020 - Sessão Ordinária do dia 13/07/2020.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1758/ata_28.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1758/ata_28.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 28/2020 - Sessão Ordinária do dia 20/07/2020.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1764/ata_29.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1764/ata_29.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 29/2020 - Sessão Ordinária do dia 27/07/2020.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1772/ata_30.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1772/ata_30.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 30/2020 - Sessão Ordinária do dia 03/08/2020.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1775/ata_31.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1775/ata_31.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 31/2020 - Sessão Ordinária do dia 10/08/2020.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1778/ata_32.2020_2.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1778/ata_32.2020_2.pdf</t>
   </si>
   <si>
     <t>Ata nº 32/2020 - Sessão Ordinária do dia 17/08/2020.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1784/ata_33.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1784/ata_33.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 33/2020 - Sessão Ordinária do dia 24/08/2020.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1792/ata_34.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1792/ata_34.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 34/2020 - Sessão Ordinária do dia 31/08/2020.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1803/ata_35.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1803/ata_35.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 35/2020 - Sessão Ordinária do dia 14/09/2020.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1812/ata_36.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1812/ata_36.pdf</t>
   </si>
   <si>
     <t>Ata nº 36/2020 - Sessão Ordinária do dia 21/09/2020.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1818/ata_37.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1818/ata_37.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 37/2020 - Sessão Ordinária do dia 28/09/2020.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1819/ata_38.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1819/ata_38.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 38/2020 - Audiência Pública do dia 30/09/2020.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1820/ata_39.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1820/ata_39.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 39/2020 - Audiência Pública do dia 30/09/2020.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1821/ata_40.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1821/ata_40.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 40/2020 - Sessão Ordinária do dia 05/10/2020.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1826/ata_41.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1826/ata_41.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 41/2020 - Sessão Extraordinária do dia 13/10/2020.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1830/ata_42.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1830/ata_42.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 42/2020 - Sessão Ordinária do dia 19/10/2020.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1833/ata_43.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1833/ata_43.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 43/2020 - Sessão Ordinária do Dia 26/10/2020.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1837/ata_44.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1837/ata_44.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 44/2020 - Sessão Ordinária do dia 09/11/2020.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1839/ata_45.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1839/ata_45.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 45/2020 - Sessão Ordinária do dia 16/11/2020.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1853/ata_46.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1853/ata_46.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 46/2020 - Sessão Ordinária do dia 23/11/2020.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1856/ata_47.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1856/ata_47.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 47/2020 - Sessão Ordinária do dia 30/11/2020.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1858/ata_48.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1858/ata_48.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 48/2020 - Sessão Ordinária do dia 07/12/2020.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1866/ata_49.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1866/ata_49.2020.pdf</t>
   </si>
   <si>
     <t>Ata nº 49/2020 - Sessão Ordinária do dia 14/12/2020.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Fabio Dolzan, Jurandir Bondan</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1633/emenda_no_01.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1633/emenda_no_01.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao Projeto de Resolução nº 06, de 11 de novembro de 2019.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>Comissão de Fiscalização e Controle Orçamentário</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1669/emenda_2.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1669/emenda_2.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei nº 25/2020.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1670/emenda_3.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1670/emenda_3.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei nº 26/2020.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>Denir Gedoz</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1721/emenda_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1721/emenda_04.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa nº 01 ao Projeto de Lei nº 52/2020.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>Alef Assolini</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1798/emenda_n_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1798/emenda_n_05.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva nº 01 ao Projeto de Lei nº 20/2020.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1799/emenda_n_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1799/emenda_n_06.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa nº 01 ao Projeto de Lei nº 20/2020.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Everson Kirch</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1568/indicacao_n_001.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1568/indicacao_n_001.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie o envio de ofício aos proprietários de terrenos não edificados para que seja providenciada a limpeza periódica dos mesmos.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>Miguel Alberto Stanislososki</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_n_02_.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_n_02_.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo na rua Cristóvão Colombo, em frente a praça.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1572/indicacao_n_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1572/indicacao_n_03.pdf</t>
   </si>
   <si>
     <t>Patrolamento e britagem da estrada de chão que dá acesso à Salsicharia Santo Isidoro.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1573/indicacao_n_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1573/indicacao_n_04.pdf</t>
   </si>
   <si>
     <t>Roçada da estrada que dá acesso ao cemitério da Comunidade de Santa Clara Baixa até o Paraguaçu.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1574/indicacao_n_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1574/indicacao_n_05.pdf</t>
   </si>
   <si>
     <t>Roçada, patrolamento e britagem da estrada que inicia em Torino em direção a Torino Baixo com a BR 446.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1575/indicacao_n_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1575/indicacao_n_06.pdf</t>
   </si>
   <si>
     <t>Instalação de parada de ônibus em frente a granja Geremia em Desvio Machado.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>Maria Rosalia Freitag Cousseau</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1576/indicacao_n_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1576/indicacao_n_07.pdf</t>
   </si>
   <si>
     <t>Construção de uma escada de acesso da rua Buarque de Macedo para a Travessa Santa Luiza.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1577/indicacao_n_08_.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1577/indicacao_n_08_.pdf</t>
   </si>
   <si>
     <t>Construção de uma pista de skate.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1578/indicacao_n_09_.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1578/indicacao_n_09_.pdf</t>
   </si>
   <si>
     <t>Manutenção do morro da estrada da pedreira.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1592/indicacao_n_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1592/indicacao_n_10.pdf</t>
   </si>
   <si>
     <t>Instalação de parada de ônibus para embarque e desembarque de alunos em frente a Câmara de Vereadores.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1593/indicacao_n_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1593/indicacao_n_11.pdf</t>
   </si>
   <si>
     <t>Conserto do calçamento na rua Cristóvão Colombo, nas proximidades da residência nº 450, no bairro Aurora.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>Enio Grolli</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_n_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_n_12.pdf</t>
   </si>
   <si>
     <t>Instalação de luminárias de led no centro das comunidades do interior.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1597/indicacao_n_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1597/indicacao_n_13.pdf</t>
   </si>
   <si>
     <t>Revisão dos bueiros do bairro Triângulo, em especial na rua Madre Paulina.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1598/indicacao_n_14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1598/indicacao_n_14.pdf</t>
   </si>
   <si>
     <t>Construção de calçada em torno da escola Prefeito José Chies.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1599/indicacao_n_15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1599/indicacao_n_15.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie notificação aos proprietários de terrenos com vegetação alta na rua Presidente Médice, no bairro Triângulo.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1600/indicacao_n_16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1600/indicacao_n_16.pdf</t>
   </si>
   <si>
     <t>Instalação de sinalização de indicação de rua na esquina das ruas Antônio Prado e Alberto Pasqualini.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1601/indicacao_n_17.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1601/indicacao_n_17.pdf</t>
   </si>
   <si>
     <t>Limpeza geral das ruas localizadas nos bairros Vila Nova e Navegantes.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao_n_18.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao_n_18.pdf</t>
   </si>
   <si>
     <t>Melhorias na iluminação pública da rua 21 de Abril.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1603/indicacao_n_19.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1603/indicacao_n_19.pdf</t>
   </si>
   <si>
     <t>Manutenção da pavimentação de paralelepípedo na rua Irmão José Otão, no bairro Triângulo, nas proximidades da residência nº 901.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1614/indicacao_n_20.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1614/indicacao_n_20.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das ruas Antônio Prado e Farroupilha, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1617/indicacao_n_21.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1617/indicacao_n_21.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo analise a possibilidade de aquisição do terreno localizado na Rua Rui Barbosa, ao lado direito do Centro de Saúde, a fim de futuramente realizar a ampliação do Centro de Saúde, com o objetivo de centralização de todas as especialidades atendidas pelo Município.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1618/indicacao_n_22.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1618/indicacao_n_22.pdf</t>
   </si>
   <si>
     <t>Que se proceda a manutenção da Estrada Silio Canal.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1619/indicacao_n_23.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1619/indicacao_n_23.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de denominação de ruas nos locais faltantes.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1622/indicacao_n_24.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1622/indicacao_n_24.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo analise a viabilidade de disponibilização de área de terras de sua propriedade com a finalidade de criar um Parque Municipal de Eventos.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1623/indicacao_n_25.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1623/indicacao_n_25.pdf</t>
   </si>
   <si>
     <t>Recolocação de paralelepípedos soltos na rua Imigrantes.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1630/indicacao_26.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1630/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Instalação de placa que indique a direção da empresa Conservas Coblens no trevo em frente ao Capitel de Nossa Senhora de Caravaggio e Santo Antônio, localizado na comunidade de Coblens.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1631/indicacao_27.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1631/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a troca de local da tubulação de esgoto que passa pelo pátio da Escola Estadual de Ensino Médio São Roque.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1632/indicacao_28.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1632/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Conserto de buraco na rua Pedro da Rocha, nas proximidades da residência nº 14 ou nº 172.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1642/indicacao_n_29.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1642/indicacao_n_29.pdf</t>
   </si>
   <si>
     <t>Instalação de parada e abrigo de ônibus na Rua Buarque de Macedo, logo após a rotatória da Santa Luiza, sentido Carlos Barbosa à Garibaldi.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1652/indicacao_30.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1652/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o rebaixamento da calçada, onde hoje está localizada vaga rápida, na rua Fioravante Baldasso, próximo a Igreja São Roque, no bairro Ponte Seca.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1657/indicacao_31.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1657/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Instalação de novo guard rail na localidade de Alpinada, bem como melhorias na sinalização viária do local.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1658/indicacao_32.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1658/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Instalação de tachões na faixa central da reta que inicia na BR 470, na localidade de Alpinada.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1661/indicacao_33.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1661/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Perfuração de poço artesiano na comunidade de Coblens.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1662/indicacao_34.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1662/indicacao_34.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo seco e orgânico em frente ao restaurante Palafitas, em Arcoverde.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1663/indicacao_35.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1663/indicacao_35.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a instalação de pontos de Drive-Thru para barreira sanitária e medição de temperatura nos principais acessos da cidade.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_36.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_36.pdf</t>
   </si>
   <si>
     <t>Criação de estacionamento de vaga rápida na rua Alberto Pasqualini, no lado oposto da Agropecuária Agro-Pet – Milani, nas proximidades do posto de combustíveis Carlos Barbosa.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1666/indicacao_37.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1666/indicacao_37.pdf</t>
   </si>
   <si>
     <t>Colocação de saibro no morro da pedreira, no ponto onde foi executada obra de melhoria.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1674/indicacao_n_38.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1674/indicacao_n_38.pdf</t>
   </si>
   <si>
     <t>Troca do local dos contêineres de lixo localizados na esquina das ruas Buarque de Macedo com Assis Brasil, nas proximidades da Prefeitura.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1675/indicacao_n_39.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1675/indicacao_n_39.pdf</t>
   </si>
   <si>
     <t>Instalação de um ponto de Táxi nas proximidades do Mercado Santa Clara, localizado na rua Itália, Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1676/indicacao_n_40.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1676/indicacao_n_40.pdf</t>
   </si>
   <si>
     <t>Trocar de local os contêineres de lixo instalados na rua Cristóvão Colombo, nas proximidades da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1677/indicacao_n_41.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1677/indicacao_n_41.pdf</t>
   </si>
   <si>
     <t>Proibição de tráfego de veículos pesados nos endereços abaixo discriminados:_x000D_
 - Rua Antônio Prado, no trecho compreendido entre as ruas José Raimundo Carlotto e Flores da Cunha;_x000D_
 - Rua Dom José Baréa, no trecho compreendido entre as ruas Nova Bréscia e Presidente Getúlio Vargas.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1681/indicacao_n_42.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1681/indicacao_n_42.pdf</t>
   </si>
   <si>
     <t>Troca do local de poste de luz localizado sob a calçada na rua Andrea Pontin.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1682/indicacao_n_43.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1682/indicacao_n_43.pdf</t>
   </si>
   <si>
     <t>Instalação de um poste com luminária completa na rua Domingos Canal, esquina com a rua 14 de Setembro, bem como conserto de buracos na rua 14 de Setembro.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_n_44.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_n_44.pdf</t>
   </si>
   <si>
     <t>Que seja proibido o estacionamento de veículos de grande porte na esquina das ruas José Raimundo Carlotto com a rua Pinheiro Machado.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_n_45.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_n_45.pdf</t>
   </si>
   <si>
     <t>Que o Executivo estude a possibilidade de instalar dispensador de álcool gel para o público que circula no calçadão.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1698/indicacao_n_46.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1698/indicacao_n_46.pdf</t>
   </si>
   <si>
     <t>Patrolamento e britagem no trecho da estrada de chão da rua Adolfo Cará.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1699/indicacao_n_47.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1699/indicacao_n_47.pdf</t>
   </si>
   <si>
     <t>Instalação de bocas de lobo na rua Monteiro Lobato, bairro Bela Vista.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1700/indicacao_n_48.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1700/indicacao_n_48.pdf</t>
   </si>
   <si>
     <t>Manutenção da estrada da pedreira.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1702/indicacao_49.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1702/indicacao_49.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres coletores de lixo seco nas comunidades.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Fabio Dolzan, Miguel Alberto Stanislososki</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1703/indicacao_50.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1703/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a abertura de poço artesiano nas comunidades de Coblens e São Rafael.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_n_51.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_n_51.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo que analise a viabilidade jurídica da suspensão de cobrança pelo estacionamento na Zona Azul, no município, durante o período em que o mesmo se encontra enquadrado como Bandeira Vermelha junto ao Sistema de Distanciamento Controlado do Governo do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1707/indicacao_n_52.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1707/indicacao_n_52.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie a pavimentação do trecho da rua Nossa Senhora do Caravággio.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1708/indicacao_n_53.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1708/indicacao_n_53.pdf</t>
   </si>
   <si>
     <t>Reforma de boca de lobo localizada na rua Nova Prata, esquina com Getúlio Vargas.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1709/indicacao_n_54.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1709/indicacao_n_54.pdf</t>
   </si>
   <si>
     <t>Recolocação de calçamento na rua Nova Bréscia, esquina com Nova Prata.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1716/indicacao_n_55.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1716/indicacao_n_55.pdf</t>
   </si>
   <si>
     <t>Conserto de ponte de madeira na estrada que da acesso a família Zimmer, sentido Salto Ventoso, nas proximidades com a divisa com o município de Farroupilha.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Everson Kirch, Fabio Dolzan</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_n_56.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_n_56.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado cadastramento de espaços culturais, bem como de artistas e profissionais que promovam a cultura, a fim de agilizar os benefícios da Lei Aldir Blanc.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1725/indicacao_n_57.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1725/indicacao_n_57.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie a troca do local da parada de ônibus localizada na frente da loja de automóveis auto coleção, na rua Buarque de Macedo, deslocando-a para a frente da Escola São Roque.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1726/indicacao_n_58.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1726/indicacao_n_58.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal gestione junto a RGE para que proceda junto as empresas de comunicação e dados a organização de seus cabeamentos.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1728/59.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1728/59.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias na sinalização de trânsito na rua 13 de Maio.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1729/60.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1729/60.pdf</t>
   </si>
   <si>
     <t>Que seja instalado redutor de velocidade na estrada Azevedo Castro, nas proximidades das famílias de Andréia Sauthier e Terezinha Sauthier.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Enio Grolli, Miguel Alberto Stanislososki</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1730/61.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1730/61.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo que encaminhe ofício a RGE solicitando a relação de empresas que mantém locação dos postes para passagem dos cabos, no território do Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1731/62.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1731/62.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude alternativas para proporcionar maior segurança aos motoristas que trafegam pela estrada municipal do Sete de Castro, no trecho compreendido entre as famílias Bortolini e Cagliari.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1733/brw5413790e5829_20200702_162532_029721.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1733/brw5413790e5829_20200702_162532_029721.pdf</t>
   </si>
   <si>
     <t>Instalação de abrigo de ônibus na Avenida 25 de Setembro, sentido bairro-centro, nas proximidades da fruteira Amigos da Serra e Serrana Vidros.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1734/indicacao_64.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1734/indicacao_64.pdf</t>
   </si>
   <si>
     <t>Manutenção de calçamento na rua Irmão José Otão, nas proximidades da residência nº 901.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1735/indicacao_65.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1735/indicacao_65.pdf</t>
   </si>
   <si>
     <t>Instalação de placa de identificação da rua Pedro Angelo Guerra, bairro Ponde Seca.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacao_66.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacao_66.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie a instalação de quebra-molas na rua José Raimundo Carlotto, em frente a Escola Elisa Tramontina e nas proximidades da Exmpresa Carrocerias Cislaghi.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1738/indicacao_67.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1738/indicacao_67.pdf</t>
   </si>
   <si>
     <t>Melhorias na sinalização viária dos quebra-molas localizados na Estrada José Chies.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1739/indicacao_68.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1739/indicacao_68.pdf</t>
   </si>
   <si>
     <t>Reparos na rua Farroupilha, esquina com a rua José Raimundo Carlotto.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1740/indicacao_69.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1740/indicacao_69.pdf</t>
   </si>
   <si>
     <t>Alargamento da estrada que liga São Rafael a Santo Antônio de Castro, nas proximidades da família Perazzoli.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1741/indicacao_70.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1741/indicacao_70.pdf</t>
   </si>
   <si>
     <t>Conserto no asfalto da rua José Raimundo Carlotto, nas proximidades da rótula da Igreja Cristo Rei.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1743/indicacao_71.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1743/indicacao_71.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal instale faixas refletivas nos canteiros da ciclovia do Bairro São Paulo.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1744/indicacao_72.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1744/indicacao_72.pdf</t>
   </si>
   <si>
     <t>Melhorias nas ruas Dr. Carlos Barbosa, no trecho compreendido entre as ruas Ampélio Carlotto e Antônio Adriano Guerra.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1745/brw5413790e5829_20200709_160726_029793.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1745/brw5413790e5829_20200709_160726_029793.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal tome providências em relação ao contrato da municipalidade com a CORSAN.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1747/74.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1747/74.pdf</t>
   </si>
   <si>
     <t>Criação de vaga de estacionamento para cadeirantes na rua Rio Branco, nº 343.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1748/75.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1748/75.pdf</t>
   </si>
   <si>
     <t>Instalação de abrigo de ônibus na rua Independência, nas proximidades da residência nº 85.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1749/76.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1749/76.pdf</t>
   </si>
   <si>
     <t>Instalação de placa de sinalização de trânsito para redução de velocidade na estrada que liga Arcoverde a São Rafael, em frente da residência da família Grolli.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1753/indicacao_n_77.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1753/indicacao_n_77.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a instalação de placa no trevo Santa Luiza, localizado na rua Buarque de Macedo, indicando o sentido dos bairros Vila Nova, Navegantes e Centro, bem como a limpeza de placa instalada em frente ao Clube Cruzeiro Rio Branco (sede campestre).</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1754/indicacao_n_78.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1754/indicacao_n_78.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo estude a viabilidade da retirada do canteiro instalado na ciclovia, na altura da rua Valentim Tramontina e Av. 25 de Setembro.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_n_79.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_n_79.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que providencie o fechamento do buraco aberto na rua Érico Veríssimo.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1759/indicacao_n_80.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1759/indicacao_n_80.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo adquira ambulância para realizar o translado de pacientes (particulares e plano de saúde) até suas moradias após alta hospitalar e mediante solicitação médica.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1760/indicacao_n_81.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1760/indicacao_n_81.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de denominação de ruas ao longo da rua José Raimundo Carlotto.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1761/indicacao_n_82.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1761/indicacao_n_82.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada da pedreira, aproximadamente a 600 metros da BR 470, nas proximidades da residência do Senhor Max cabeleireiro.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1763/indicacao_n_83.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1763/indicacao_n_83.pdf</t>
   </si>
   <si>
     <t>Reforma da Capela Mortuária Municipal.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1765/indicacao_n_84.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1765/indicacao_n_84.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal tome providências na estrada municipal que inicia na Linha Vitória, especificamente no cruzamento que liga a Linha Brasília, sentido Sete de Castro, até nas proximidades da família Cagliari.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1766/indicacao_n_85.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1766/indicacao_n_85.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo seco e orgânico na rua Agostinho Scomazzon, em frente ao Residencial De Lucca.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1768/indicacao_n_86.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1768/indicacao_n_86.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo seco e orgânico nos endereços abaixo discriminados:_x000D_
 Rua Alberto Pasqualini, nas proximidades da esquina com a rua Veranópolis;_x000D_
 Rua Bento Gonçalves, esquina com a rua Nova Prata;_x000D_
 Rua Nova Bréscia, próximo da Igreja Rainha da Paz.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1770/indicacao_n_87.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1770/indicacao_n_87.pdf</t>
   </si>
   <si>
     <t>Urbanização em torno do capitel de São Roque, localizado na rua Pinheira, em Coblens.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1773/indicacao_n_88.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1773/indicacao_n_88.pdf</t>
   </si>
   <si>
     <t>Manutenção de estrada de chão localizada nas proximidades da família de Paulo Jahn e Doraci Maria Seimetz, na comunidade de Santa Clara.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1790/indicacao_n_89.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1790/indicacao_n_89.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas na rua Tiziano Chies.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1796/indicacao_n_90.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1796/indicacao_n_90.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo seco e orgânico na rua Veneza, nas proximidades da residência nº 264.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1807/indicacao_n_91.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1807/indicacao_n_91.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a instalação de parada e abrigo de ônibus e academia ao ar livre na rua Renato Misturini no terreno ao lado da residência de numeral nº 115.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Adair Zilio</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1814/92.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1814/92.pdf</t>
   </si>
   <si>
     <t>Construção de uma academia ao ar livre na comunidade de Santo Antônio de Castro.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1815/93.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1815/93.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie a finalização do asfalto que inicia no acesso à Linha Vitória pela Rota do Sol, seguindo até o salão da Comunidade.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Luciano Baroni</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1816/indicacao_n_94.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1816/indicacao_n_94.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria de Segurança e Trânsito, promova ação de fiscalização com relação ao delivery, que utilizam motos para suas entregas, uma vez que há seguidos relatos de falta de atenção e respeito às leis de trânsito por parte de alguns destes profissionais.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1824/indicacao_n_95.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1824/indicacao_n_95.pdf</t>
   </si>
   <si>
     <t>Criação de vagas específicas para estacionamento de motos na rua Garibaldi, esquina com a Borges de Medeiros.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1825/indicacao_n_96.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1825/indicacao_n_96.pdf</t>
   </si>
   <si>
     <t>Criação de vaga para cadeirantes na rua Rio Branco, esquina com a Walter Jobim.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Fabio Dolzan</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1828/indicacao_n_97.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1828/indicacao_n_97.pdf</t>
   </si>
   <si>
     <t>Que seja verificada a iluminação pública na rua Floriano Peixoto, na altura da parada de ônibus instalada, no loteamento Dei Fiori.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1829/indicacao_n_98.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1829/indicacao_n_98.pdf</t>
   </si>
   <si>
     <t>Que seja recolocada a placa com a nomenclatura da via na rua Antonio Calcagnotto, no loteamento Dei Fiori.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1832/indicacao_n_99.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1832/indicacao_n_99.pdf</t>
   </si>
   <si>
     <t>Que sejam verificados os problemas e consertados bueiros da rua Monte Castelo e Walter Jobim, no bairro Aparecida.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1838/indicacao_n_100.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1838/indicacao_n_100.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a roçada das àreas verdes com a retirada de árvores de grande porte que não sejam nativas, mantendo-se a vegetação aparada, especialmente quando lindeira a locais com residências, no mínimo, a uma extensão de 5 metros.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1840/indicacao_n_101.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1840/indicacao_n_101.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido um tanque pipa, ou transportador de água para suprir a falta de água no interior, tanto para animais como para estufas.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1851/indicacao_n_102.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1851/indicacao_n_102.pdf</t>
   </si>
   <si>
     <t>Que o Executivo interceda junto a RGE para a substituição de poste localizado na rua Ângelo Melere, esquina com Camila Parmegiani.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1854/indicacao_n_103.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1854/indicacao_n_103.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a instalação de contêineres de lixo seco e orgânico na rua da esquina da Monte Castelo em frente ao numeral 60.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1855/indicacao_n_104.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1855/indicacao_n_104.pdf</t>
   </si>
   <si>
     <t>Manutenção da Estrada da Pedreira.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1859/indicacao_105.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1859/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Construção de uma escadaria no final da rua Antônio Martin Guerra com o objetivo de ligação com a rua Albino Jacob Sauthier.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1860/indicacao_106.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1860/indicacao_106.pdf</t>
   </si>
   <si>
     <t>Instalação de luminárias completas junto aos prédios Bela Morada, localizados no final da rua 21 de Abril, bairro Vila Nova.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>IPL</t>
   </si>
   <si>
     <t>Indicação de Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1570/indicacao_de_projeto_de_lei_n_01_.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1570/indicacao_de_projeto_de_lei_n_01_.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação e o custeio de despesas com transporte intramunicipal e intermunicipal de munícipes com mobilidade reduzida ou nula para tratamento de saúde diversos e dá outras providências.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>Alef Assolini, Denir Gedoz</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1664/indicacao_pl_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1664/indicacao_pl_02.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Do Vice-Prefeito, dos Secretários Municipais e dos Vereadores para a Legislatura 2021/2024.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1695/ind._de_proj._de_lei_n_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1695/ind._de_proj._de_lei_n_03.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei n 3.114, de 02 de dezembro de 2014, que "Institui o programa Municipal de Proteção aos Animais e dos deveres do Cidadão e dá outras providências.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1777/indicacao_de_proj_de_lei_n_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1777/indicacao_de_proj_de_lei_n_04.pdf</t>
   </si>
   <si>
     <t>Institui medidas de transparência no município de Carlos Barbosa, referente às ações de enfrentamento ao Coronavírus (COVID-19), e dá outras providências.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1795/indic_de_proj_de_lei_n_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1795/indic_de_proj_de_lei_n_05.pdf</t>
   </si>
   <si>
     <t>Altera a seção VII, do Capítulo I, do Título III, da Lei nº 2.310, de 16 de dezembro de 2009, com o objetivo de fomentar medidas que preservem, protejam e recuperem o meio ambiente, concedendo benefício tributário ao contribuinte e dá outras providências.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1615/scan2020-02-21_083202.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1615/scan2020-02-21_083202.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio aos Bombeiros Voluntários.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>Alef Assolini, Denir Gedoz, Enio Grolli, Luciano Baroni, Maria Rosalia Freitag Cousseau, Miguel Alberto Stanislososki</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1620/mocao_n_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1620/mocao_n_02.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio a instituição de legislação própria regulamentadora das Associações de Bombeiros Voluntários do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1621/mocao_n_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1621/mocao_n_03.pdf</t>
   </si>
   <si>
     <t>Moção de Protesto ao Decreto nº 9.642, de 27 de dezembro de 2018, no que diz respeito a alíquota zero para descontos concedidos.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1717/mocao_n_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1717/mocao_n_04.pdf</t>
   </si>
   <si>
     <t>Moção de protesto pela realização de obras de restauração e melhorias da RS-446.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1767/mocao_n_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1767/mocao_n_05.pdf</t>
   </si>
   <si>
     <t>Moção de apoio a proposta de aperfeiçoamento no Modelo de Distanciamento Controlado do Rio Grande do Sul elaborada pelo Comitê de Retomada Turismo RS.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>Mesa Diretora 2020</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1801/mocao_n_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1801/mocao_n_06.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à sanção do Projeto de Lei n.º 1.095, de 19 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>Everson Kirch, Mateus Chies Guerra, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1802/mocao_n_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1802/mocao_n_07.pdf</t>
   </si>
   <si>
     <t>PARABENIZAR AO COLÉGIO SANTA ROSA PELOS 100 ANOS DE EXISTÊNCIA.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informações</t>
   </si>
   <si>
     <t>Fabio Dolzan, Mateus Chies Guerra</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1609/pedido_de_informacoes_n_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1609/pedido_de_informacoes_n_01.pdf</t>
   </si>
   <si>
     <t>Pedido de informações acerca de Sindicâncias.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1694/pedido_de_informacoes_n_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1694/pedido_de_informacoes_n_02.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações com o objetivo de obter esclarecimentos acerca da aplicabilidade/eficácia da Lei Municipal nº 3.114/2014, que Institui o Programa de Proteção aos Animais e dos Deveres do Cidadão e dá outras providências, no período de maio/2019 a maio/2020.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1704/pedido_de_informacoes_n_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1704/pedido_de_informacoes_n_03.pdf</t>
   </si>
   <si>
     <t>Com o objetivo de obter esclarecimentos acerca da tomada de providências do Poder Executivo em relação a obras há muito tempo indicadas e reiteradas por este parlamentar.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1715/pedido_de_inf_n_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1715/pedido_de_inf_n_04.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações acerca do plano de trabalho dos servidores no período do COVID-19.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1742/pedido_de_informacao_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1742/pedido_de_informacao_05.pdf</t>
   </si>
   <si>
     <t>Pedido de informações com o objetivo de obter informações acerca das obras para conserto do telhado na unidade Básica de Saúde de Arcoverde.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>Everson Kirch, Mateus Chies Guerra, Miguel Alberto Stanislososki, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1746/pi_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1746/pi_06.pdf</t>
   </si>
   <si>
     <t>Pedido de informações com o objetivo de obter informações acerca de recursos recebidos e investidos pelo Poder Executivo Municipal para combater a Pandemia do Covid-19.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1756/pedido_de_informacoes_n_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1756/pedido_de_informacoes_n_07.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações com o objetivo de obter esclarecimentos acerca do prédio da Unidade Básica de Saúde de Arcoverde.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>Mateus Chies Guerra, Miguel Alberto Stanislososki, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1757/pedido_de_informacoes_n_08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1757/pedido_de_informacoes_n_08.pdf</t>
   </si>
   <si>
     <t>Pedido de informações com o objetivo de obter esclarecimentos acerca dos contratos emergenciais e de excepcional interesse público, vinculados a Secretaria Municipal da Educação, que foram suspensos em virtude da situação de pandemia causada pelo Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>Everson Kirch, Fabio Dolzan, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1769/pedido_de_inf._n_09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1769/pedido_de_inf._n_09.pdf</t>
   </si>
   <si>
     <t>Pedido de informações acerca do trabalho desenvolvido pela Secretaria Municipal de Saúde referente a Pandemia do COVID-19.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>Everson Kirch, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1774/pedido_de_inf._n_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1774/pedido_de_inf._n_10.pdf</t>
   </si>
   <si>
     <t>Pedido de informações com o objetivo de obter informações acerca da utilização do prédio da antiga Câmara de Vereadores, na rua Buarque de Macedo.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1776/pedido_de_inf._n_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1776/pedido_de_inf._n_11.pdf</t>
   </si>
   <si>
     <t>Pedido de informações com o objetivo de obter informações acerca do imóvel onde está localizado o prédio da antiga Câmara de Vereadores, na rua Buarque de Macedo.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1783/pedido_de_inf._n_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1783/pedido_de_inf._n_12.pdf</t>
   </si>
   <si>
     <t>Objetivo de obter esclarecimentos acerca de serviços de telefonia realizados no município.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1785/pedido_de_informacoes_n_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1785/pedido_de_informacoes_n_13.pdf</t>
   </si>
   <si>
     <t>Pedido de informações referente a Lei Aldir Blanc.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1786/pedido_de_informacoes_n_14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1786/pedido_de_informacoes_n_14.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações referente às máquinas do Município.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>Mateus Chies Guerra</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1789/pedido_de_informacoes_n_15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1789/pedido_de_informacoes_n_15.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações acerca dos óbitos com causa Covid-19 no município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1797/pedido_de_informacoes_n_16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1797/pedido_de_informacoes_n_16.pdf</t>
   </si>
   <si>
     <t>Pedido de informações acerca da merenda escolar.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1808/projeto_de_decreto_n_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1808/projeto_de_decreto_n_01.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Prefeito Municipal do exercício de 2018.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Denir Gedoz, Luciano Baroni, Maria Rosalia Freitag Cousseau, Mateus Chies Guerra, Miguel Alberto Stanislososki</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1841/proj_de_emenda_lei_organ_n_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1841/proj_de_emenda_lei_organ_n_01.pdf</t>
   </si>
   <si>
     <t>Estabelece número de Vereadores para a Câmara Municipal, nos termos da Constituição Federal.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1579/pl_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1579/pl_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança de Contribuição de Melhoria na Execução de Obras Públicas nas ruas Guerino Piacentini, Prof. Luiza Perazzoli Giacomelli e Avenida Padre Pedro Picolli no Distrito de Arcoverde e dá outras providências.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1580/pl_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1580/pl_02.pdf</t>
   </si>
   <si>
     <t>Altera a alíquota de contribuição previdenciária dos servidores ativos em disponibilidade remunerada e dos servidores inativos e pensionistas, de qualquer dos Órgãos e Poderes do Município, incluídas suas autarquias e fundações; revoga dispositivos referente ao auxílio-reclusão e dá outras providências, tudo na Lei Municipal nº 2.755, de 29 de março de 2012.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1581/pl_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1581/pl_03.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial na Lei Orçamentária Anual de 2020, Lei Municipal nº 3.732, de 10 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1582/pl_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1582/pl_04.pdf</t>
   </si>
   <si>
     <t>Inclui eventos da Fundação de Cultura e Arte – Proarte, no Calendário de Eventos do Município para o ano de 2020.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1583/pl_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1583/pl_05.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar contratação, temporariamente, sob regime emergencial e de excepcional interesse público, 01 (um) Cirurgião Dentista.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1584/pl_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1584/pl_06.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 3º da Lei Municipal nº 3.688 de 14 de agosto de 2019, que autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, Enfermeiro.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1585/pl_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1585/pl_07.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 01 (um) Técnico em Enfermagem.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1586/pl_08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1586/pl_08.pdf</t>
   </si>
   <si>
     <t>Cria gratificações pelo exercício de atividades de natureza especial na Lei Municipal nº 685 de 26 de junho de 1990.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1588/pl_09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1588/pl_09.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 01 (um) Professor de Educação Física.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1589/pl_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1589/pl_10.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, por tempo determinado, 05 Auxiliares Gerais de Escola e 03 Monitores de Creche.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1590/pl_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1590/pl_11.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Lei Municipal nº 2.133, de 23 de janeiro de 2008, instituindo a gratificação pelo exercício de atividades de natureza especial em sala de recurso multifuncional.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1591/pl_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1591/pl_12.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a firmar Contrato de Rateio para repasse de recursos financeiros ao Consórcio Intermunicipal de Desenvolvimento Sustentável da Serra Gaúcha - CISGA.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1596/projeto_de_lei_n_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1596/projeto_de_lei_n_13.pdf</t>
   </si>
   <si>
     <t>Autoriza a firmar termo de Convênio com a EMATER/RS-ASCAR.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1604/projeto_de_lei_n_14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1604/projeto_de_lei_n_14.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1 da Lei Municipal nº 3.138 de 24 de fevereiro de 2015 que autoriza o Poder Executivo a cooperar com a Fundação de Cultura e Arte de Carlos Barbosa – PROARTE, mediante cedência de servidores e dá outras providências.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1605/projeto_de_lei_n_15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1605/projeto_de_lei_n_15.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1 da Lei Municipal nº 3.137 de 24 de fevereiro de 2015 que autoriza o Poder Executivo a cooperar com o Instituto de Previdência Municipal de Carlos Barbosa – IPRAM, mediante cedência de servidores e dá outras providências.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1611/projeto_de_lei_n_16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1611/projeto_de_lei_n_16.pdf</t>
   </si>
   <si>
     <t>Concede reajustamento - para preservar-lhes o valor real - aos benefícios previdenciários de aposentadoria e de pensão, cujos benefícios foram concedidos com base no art. 40 da Constituição Federal, na redação das Emendas Constitucionais nº 41/2003 e 47/2005.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1612/projeto_de_lei_n_17.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1612/projeto_de_lei_n_17.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, por prazo determinado, 01 (um) Professor de Artes e 02 (dois) Professores de Anos Iniciais.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1613/projeto_de_lei_n_18.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1613/projeto_de_lei_n_18.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2020, Lei Municipal nº 3.732, de 10 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1616/projeto_de_lei__19.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1616/projeto_de_lei__19.pdf</t>
   </si>
   <si>
     <t>Institui na Câmara Municipal de Carlos Barbosa o Programa Vereador Idoso por Um Dia.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>Alef Assolini, Denir Gedoz, Luciano Baroni</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1624/projeto_de_lei_n_20.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1624/projeto_de_lei_n_20.pdf</t>
   </si>
   <si>
     <t>Institui a Declaração Municipal de Direitos de Liberdade Econômica, e dá outras providências.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1625/projeto_de_lei_n_21.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1625/projeto_de_lei_n_21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 02 (dois) Técnicos em Enfermagem.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1626/projeto_de_lei_n_22.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1626/projeto_de_lei_n_22.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Leonello Jose Baldasso.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1627/projeto_de_lei_n_23.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1627/projeto_de_lei_n_23.pdf</t>
   </si>
   <si>
     <t>Altera, inclui e revoga dispositivos da Lei nº 3.364, de 20 de janeiro de 2017, que Institui o Código de Obras e disciplina sua aplicação e dá outras providências.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1634/projeto_de_lei_n_24.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1634/projeto_de_lei_n_24.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 30, da Lei nº 757/1991.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1635/projeto_de_lei_n_25.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1635/projeto_de_lei_n_25.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice para revisão geral anual do vencimento dos servidores do Poder Executivo, dos conselheiros tutelares, da bolsa-auxílio e vale-transporte de estagiários, bem como do provento dos aposentados e pensionistas, e dá outras providências.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1637/projeto_de_lei_n_26.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1637/projeto_de_lei_n_26.pdf</t>
   </si>
   <si>
     <t>Estabelece revisão dos vencimentos aos servidores do Poder Legislativo e da bolsa-auxílio e vale-transporte de estagiários e dá outras providências.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1638/projeto_de_lei_n_27.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1638/projeto_de_lei_n_27.pdf</t>
   </si>
   <si>
     <t>Estabelece revisão dos subsídios dos Vereadores, do Presidente da Câmara, da verba de representação e dá outras providências.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1639/projeto_de_lei_n_28.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1639/projeto_de_lei_n_28.pdf</t>
   </si>
   <si>
     <t>Estabelece revisão dos subsídios do Prefeito, e Vice-Prefeito e dá outras providências.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1640/projeto_de_lei_n_29.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1640/projeto_de_lei_n_29.pdf</t>
   </si>
   <si>
     <t>Estabelece revisão dos subsídios dos secretários municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1644/pl_30.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1644/pl_30.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo contratar temporariamente, sob regime emergencial e de excepcional interesse público, 02 (dois) Enfermeiros e 04 (quatro) Técnicos em Enfermagem.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1645/pl_31.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1645/pl_31.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar materiais e equipamentos ao Hospital Beneficente São Roque de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1647/pl_32.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1647/pl_32.pdf</t>
   </si>
   <si>
     <t>Inclui o artigo 304-A na Lei 2.310, de 16 de dezembro de 2009, que estabelece o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1648/pl_33.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1648/pl_33.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a receber em doação até 600 (seiscentas) cestas básicas.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1653/pl34.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1653/pl34.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a suspender  os contratos administrativos sob regime emergencial, temporário e de excepcional interesse público, durante a vigência do Decreto Municipal nº 3.536, de 02 de abril de 2020, que reitera a declaração de estado de calamidade pública no município de Carlos Barbosa para fins de prevenção e enfrentamento da pandemia do novo Coronavírus (COVID-19), e pelo período em que houver a suspensão das aulas nas escolas municipais em razão da pandemia.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1654/pl_35.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1654/pl_35.pdf</t>
   </si>
   <si>
     <t>Inclui §3º, no art. 112, da Lei nº 2.310, de 16 de dezembro de 2009.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1659/pl_36.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1659/pl_36.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2020, Lei Municipal nº 3.732, de 10 de dezembro 2019.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1660/pl37.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1660/pl37.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 01 (um) Médico Pediatra.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1671/proj._de_lei_n_38.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1671/proj._de_lei_n_38.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores para a Legislatura 2021/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1672/proj._de_lei_n_39.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1672/proj._de_lei_n_39.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito e do Vice-Prefeito para a Legislatura 2021/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1673/proj._de_lei_n_40.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1673/proj._de_lei_n_40.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Secretários Municipais para a legislatura 2021/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1680/proj._de_lei_n_41.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1680/proj._de_lei_n_41.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a firmar termo de comodato de veículo automotor à APAE de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1683/proj._de_lei_n_42.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1683/proj._de_lei_n_42.pdf</t>
   </si>
   <si>
     <t>Revoga a legislação municipal que especifica.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1688/proj_de_lei_n_43.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1688/proj_de_lei_n_43.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 2º da Lei Municipal n 3.716, de 6 de novembro de 2019.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1689/proj_de_lei_n_44.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1689/proj_de_lei_n_44.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a receber em doação 150 (cento e cinquenta) cestas básicas.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1690/proj_de_lei_n_45.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1690/proj_de_lei_n_45.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inc. VI do art. 3º da Lei Municipal n 3.742, de 17 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1691/proj_de_lei_n_46.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1691/proj_de_lei_n_46.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 3.084, de 3 de setembro de 2014, que institui o Diário Oficial do Município de Carlos Barbosa, e dá outras providências.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1696/proj_de_lei_n_47.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1696/proj_de_lei_n_47.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n 3.114, de 02 de dezembro de 2014 que "Institui o Programa Municipal de Proteção dos Animais e dos deveres do Cidadão e dá outras providências".</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1710/proj_de_lei_n_48.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1710/proj_de_lei_n_48.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial na Lei Orçamentária Anual de 2020, Lei Municipal nº 3.732, de 10 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1711/proj_de_lei_n_49.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1711/proj_de_lei_n_49.pdf</t>
   </si>
   <si>
     <t>Ratifica Termo de Convênio entre os municípios de Carlos Barbosa e Bento Gonçalves, a fim de viabilizar o atendimento médico, em leitos de UTI para enfrentamento da Pandemia de Coronavírus – COVID 19.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1712/proj_de_lei_n_50.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1712/proj_de_lei_n_50.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a responsabilização administrativa e civil de pessoas jurídicas pela prática de atos contra a administração pública municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1713/proj_de_lei_n_51.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1713/proj_de_lei_n_51.pdf</t>
   </si>
   <si>
     <t>Inclui ação no Plano Plurianual vigente no quadriênio de 2018 – 2021, Lei Municipal nº 3.433, de 15 de agosto de 2017; inclui ação na Lei de Diretrizes Orçamentárias vigentes no exercício financeiro de 2020, Lei Municipal nº 3.706, de 10 de outubro de 2019 e autoriza a abertura de crédito adicional especial e suplementar na Lei Orçamentária vigente no exercício financeiro de 2020, Lei Municipal nº 3.732, de 10 de dezembro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1714/proj_de_lei_n_52.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1714/proj_de_lei_n_52.pdf</t>
   </si>
   <si>
     <t>Estabelece sanções administrativas aplicáveis pelo descumprimento das medidas urgentes determinadas para contenção e enfrentamento da epidemia do Coronavírus (COVID-19), no Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1719/proj_de_lei_n_53.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1719/proj_de_lei_n_53.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 01 (um) Auxiliar de Farmácia.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1720/proj_de_lei_n_54.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1720/proj_de_lei_n_54.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, por tempo determinado, 01 (um) professor de anos iniciais.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1732/pl_55.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1732/pl_55.pdf</t>
   </si>
   <si>
     <t>Altera inc. II do art. 1º da Lei Municipal nº 3.567, de 13 de setembro de 2018, que autoriza o Poder Executivo a receber em doação área de terra para regularização da rua Arduino Chesini e da Estrada Azevedo Castro.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1750/pl_56.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1750/pl_56.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei Municipal nº 3.715, de 06 de novembro de 2019 - Calendário de Eventos do Município para o ano de 2020.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1751/pl_57.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1751/pl_57.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa firmar termo de comodato de veículo automotor à Brigada Militar de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1762/proj_de_lei_n_58.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1762/proj_de_lei_n_58.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Convênio com a Companhia Riograndense de Saneamento - CORSAN e BEIGS Empreendimentos Imobiliários LTDA.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1771/proj._de_lei_n_59.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1771/proj._de_lei_n_59.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, por tempo determinado, 01 (um) Professor de Educação Infantil.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1780/proj_de_lei_n_60.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1780/proj_de_lei_n_60.pdf</t>
   </si>
   <si>
     <t>Abre crédito Especial na Lei Orçamentária Anual de 2020, Lei Municipal nº 3.732, de 10 de dezembro de 2019, inclui ação no Plano Plurianual de 2018-2021, Lei Municipal nº 3.433, de 15 de agosto de 2017 e na Lei de Diretrizes Orçamentárias para 2020, Lei Municipal nº 3.706, de 10 de outubro de 2019.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1781/proj_de_lei_n_61.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1781/proj_de_lei_n_61.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º e inclui parágrafo único na Lei Municipal nº 3.703, de 18 de setembro de 2019, que autoriza o Poder Executivo a receber em doação Projeto de Engenharia.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1782/proj_de_lei_n_62_1.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1782/proj_de_lei_n_62_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a receber em doação materiais diversos da empresa JBS S/A.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1787/proj_de_lei_n_63.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1787/proj_de_lei_n_63.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a receber em doação da empresa Tramontina Central de Administração Ltda, Placa Monumento para identificação do Cemitério Municipal, e autoriza a sua instalação.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1788/proj_de_lei_n_64.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1788/proj_de_lei_n_64.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a recebem em doação materiais diversos da empresa Tramontina Sul S/A.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1793/proj_de_lei_n_65.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1793/proj_de_lei_n_65.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Carlos Barbosa a receber em doação máscaras do Conselho da Comunidade Penal da Comarca de Bento Gonçalves - CCEP e dá outras providências.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1794/proj_de_lei_n_66_e_anexos.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1794/proj_de_lei_n_66_e_anexos.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.755, de 29 de março de 2012, para criar o Conselho Fiscal na estrutura administrativa do Instituto de Previdência Municipal de Carlos Barbosa - IPRAM, alterar as atribuições do Conselho Deliberativo e inserir requisitos para as candidaturas.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1804/pl_67.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1804/pl_67.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes orçamentárias para o execício financeiro de 2021.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1805/proj_de_lei_n_68.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1805/proj_de_lei_n_68.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.755, de 29 de março de 2012, para adequar a base de cálculo da contribuição previdenciária, normal e suplementar, da Administração Pública Municipal Direta e Indireta, assim como altera os percentuais das alíquotas de incidência sobre a base de cálculo da contribuição previdenciária suplementar.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1806/proj_de_lei_n_69.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1806/proj_de_lei_n_69.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a receber em doação termômetros da empresa JBS S/A.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1810/pl70.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1810/pl70.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a aderir ao Termo de Cooperação com Estado do Rio Grande do Sul, por intermédio da Secretaria Estadual de Segurança Pública, com interveniência da Brigada Militar, para construção das instalações físicas necessárias destinadas à sede da Brigada Militar.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1811/pl_71.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1811/pl_71.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de Condomínio Edilício Simples, Condomínio Tradicional ou Geral e Condomínio de Lotes para fins residenciais no município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1813/pl_72.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1813/pl_72.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a aderir ao Termo de Cooperação com o Estado do Rio Grande do Sul, por intermédio da Secretaria Estadual de Segurança Pública, com interveniência da Polícia Civil, para construção da nova Delegacia de Polícia de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1822/proj_de_lei_n_73.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1822/proj_de_lei_n_73.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber em doação projeto de arquitetura.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1823/proj_de_lei_n_74.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1823/proj_de_lei_n_74.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial na Lei Orçamentária anual de 2020, Lei 3.732, de 10 de dezembro de 2019, inclui ação no Plano Plurianual de 2018-2021, Lei nº 3.433, de 15 de agosto de 2017 e na Lei de Diretrizes Orçamentárias para 2020, Lei nº 3.706, de 10 de outubro de 2019.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1827/proj_de_lei_n_75.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1827/proj_de_lei_n_75.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal nº 3.548, de 12 de julho de 2018, que reestrutura o Conselho Municipal de Turismo (COMTUR) e dá outras providências.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1831/proj_de_lei_n_76.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1831/proj_de_lei_n_76.pdf</t>
   </si>
   <si>
     <t>Aprova o Calendário de Eventos do Município de Carlos Barbosa para o ano de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>Luciano Baroni, Maria Rosalia Freitag Cousseau</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1834/proj_de_lei_n_77.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1834/proj_de_lei_n_77.pdf</t>
   </si>
   <si>
     <t>Denomina "Ginásio Municipal de Esportes Charles Lima".</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1835/proj_de_lei_n_78.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1835/proj_de_lei_n_78.pdf</t>
   </si>
   <si>
     <t>Ratifica Termo de Convênio celebrado entre o Estado do Rio Grande do Sul, por intermédio da Junta Comercial, Industrial e Serviços do Rio Grande do Sul, e o Município de Carlos Barbosa, objetivando a implantação e operacionalização da Rede Nacional para a Simplificação do Registro e da Legalização de Empresas e de Negócios - REDESIM.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1836/proj_de_lei_n_79.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1836/proj_de_lei_n_79.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei nº 3.332, de 23 de agosto de 2016, que "Regulamenta a realização de Feiras Eventuais/Itinerantes no município de Carlos Barbosa", e dá outras providências.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1848/proj_de_lei_n_80.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1848/proj_de_lei_n_80.pdf</t>
   </si>
   <si>
     <t>Orça a receita e fixa a despesa para o exercício de 2021.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1849/proj_de_lei_n_81.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1849/proj_de_lei_n_81.pdf</t>
   </si>
   <si>
     <t>Institui a Procuradoria-Geral do Município de Carlos Barbosa, e dá outras providências.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1850/proj_de_lei_n_82.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1850/proj_de_lei_n_82.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Convênio com o Estado do Rio Grande do Sul, por intermédio da Secretaria da Agricultura, Pecuária e Desenvolvimento Rural, com a finalidade de fomentar a produção animal, a defesa sanitária, a zootécnica e a fiscalização de produtos de origem animal.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1852/proj_de_lei_n_83.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1852/proj_de_lei_n_83.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber em doação projeto de pavimentação asfáltica e ciclovia da Empresa Tramontina.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1857/proj_de_lei_n_84.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1857/proj_de_lei_n_84.pdf</t>
   </si>
   <si>
     <t>Altera artigos da Lei Municipal nº 2.310, de 16 de dezembro de 2009, que estabelece o Código Tributário Municipal, considerando especialmente as alterações advindas da Lei Complementar nº 175, e dá outras providências.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1861/pl_85.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1861/pl_85.pdf</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1862/pl_86.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1862/pl_86.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 78 (setenta e oito) Professores.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1863/pl_87.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1863/pl_87.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, Auxiliares Gerais de Escola, Monitores de Creche e Inspetores de Alunos.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1864/pl_88.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1864/pl_88.pdf</t>
   </si>
   <si>
     <t>Fixa o desconto para pagamento em cota única do IPTU 2021.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1865/pl_89.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1865/pl_89.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a firmar Termo de Guarda Provisória de área não operacional oriunda da extinta Rede Ferroviária Federal S/A.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1867/pl_90.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1867/pl_90.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a firmar Termo de Comodato de veículo automotor à Brigada Militar de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1569/requerimento_n_001.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1569/requerimento_n_001.pdf</t>
   </si>
   <si>
     <t>Convite ao Presidente do Corpo de Bombeiros Voluntários de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1606/requerimento_n_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1606/requerimento_n_02.pdf</t>
   </si>
   <si>
     <t>Licença particular.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1643/requerimento_n_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1643/requerimento_n_03.pdf</t>
   </si>
   <si>
     <t>Convite à Companhia Rio Grandense de Saneamento (Corsan)</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1779/requerimento_n_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1779/requerimento_n_04.pdf</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1791/requerimento_n_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1791/requerimento_n_05.pdf</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>Alef Assolini, Ari Otávio Battisti, Denir Gedoz, Enio Grolli, Luciano Baroni, Maria Rosalia Freitag Cousseau</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1800/requerimento_n_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1800/requerimento_n_06.pdf</t>
   </si>
   <si>
     <t>Requerimento para realização de Sessão Comemorativa.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1809/requerimento_07.2020.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1809/requerimento_07.2020.pdf</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1817/requerimento_n_08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1817/requerimento_n_08.pdf</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1646/mensagem_de_veto.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1646/mensagem_de_veto.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto ao Projeto de Lei nº 19/2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3461,67 +3461,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1594/ata_01.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1607/ata_02.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1608/audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1610/ata_04.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1628/ata_05.2020_audiencia_publica_28.02_metas_fiscais.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1629/ata_06.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1636/ata_07.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1641/ata_08.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1649/ata_09.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1650/ata_10.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1651/ata_11.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1655/ata_12.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1656/ata_13.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1667/ata_14.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1668/ata_15.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1678/ata_16.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1684/ata_17.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1685/ata_18.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1692/ata_19.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1693/ata_20.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1697/ata_21.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1701/ata_22.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1705/ata_23.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1722/ata_24.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1727/ata_25.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1737/ata_26.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1752/ata_27.2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1758/ata_28.2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1764/ata_29.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1772/ata_30.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1775/ata_31.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1778/ata_32.2020_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1784/ata_33.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1792/ata_34.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1803/ata_35.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1812/ata_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1818/ata_37.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1819/ata_38.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1820/ata_39.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1821/ata_40.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1826/ata_41.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1830/ata_42.2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1833/ata_43.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1837/ata_44.2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1839/ata_45.2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1853/ata_46.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1856/ata_47.2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1858/ata_48.2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1866/ata_49.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1633/emenda_no_01.2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1669/emenda_2.2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1670/emenda_3.2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1721/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1798/emenda_n_05.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1799/emenda_n_06.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1568/indicacao_n_001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_n_02_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1572/indicacao_n_03.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1573/indicacao_n_04.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1574/indicacao_n_05.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1575/indicacao_n_06.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1576/indicacao_n_07.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1577/indicacao_n_08_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1578/indicacao_n_09_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1592/indicacao_n_10.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1593/indicacao_n_11.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_n_12.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1597/indicacao_n_13.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1598/indicacao_n_14.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1599/indicacao_n_15.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1600/indicacao_n_16.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1601/indicacao_n_17.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao_n_18.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1603/indicacao_n_19.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1614/indicacao_n_20.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1617/indicacao_n_21.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1618/indicacao_n_22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1619/indicacao_n_23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1622/indicacao_n_24.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1623/indicacao_n_25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1630/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1631/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1632/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1642/indicacao_n_29.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1652/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1657/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1658/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1661/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1662/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1663/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1666/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1674/indicacao_n_38.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1675/indicacao_n_39.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1676/indicacao_n_40.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1677/indicacao_n_41.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1681/indicacao_n_42.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1682/indicacao_n_43.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_n_44.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_n_45.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1698/indicacao_n_46.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1699/indicacao_n_47.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1700/indicacao_n_48.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1702/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1703/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_n_51.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1707/indicacao_n_52.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1708/indicacao_n_53.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1709/indicacao_n_54.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1716/indicacao_n_55.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_n_56.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1725/indicacao_n_57.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1726/indicacao_n_58.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1728/59.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1729/60.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1730/61.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1731/62.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1733/brw5413790e5829_20200702_162532_029721.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1734/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1735/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1738/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1739/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1740/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1741/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1743/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1744/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1745/brw5413790e5829_20200709_160726_029793.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1747/74.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1748/75.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1749/76.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1753/indicacao_n_77.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1754/indicacao_n_78.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_n_79.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1759/indicacao_n_80.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1760/indicacao_n_81.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1761/indicacao_n_82.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1763/indicacao_n_83.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1765/indicacao_n_84.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1766/indicacao_n_85.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1768/indicacao_n_86.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1770/indicacao_n_87.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1773/indicacao_n_88.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1790/indicacao_n_89.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1796/indicacao_n_90.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1807/indicacao_n_91.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1814/92.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1815/93.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1816/indicacao_n_94.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1824/indicacao_n_95.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1825/indicacao_n_96.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1828/indicacao_n_97.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1829/indicacao_n_98.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1832/indicacao_n_99.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1838/indicacao_n_100.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1840/indicacao_n_101.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1851/indicacao_n_102.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1854/indicacao_n_103.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1855/indicacao_n_104.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1859/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1860/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1570/indicacao_de_projeto_de_lei_n_01_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1664/indicacao_pl_02.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1695/ind._de_proj._de_lei_n_03.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1777/indicacao_de_proj_de_lei_n_04.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1795/indic_de_proj_de_lei_n_05.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1615/scan2020-02-21_083202.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1620/mocao_n_02.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1621/mocao_n_03.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1717/mocao_n_04.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1767/mocao_n_05.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1801/mocao_n_06.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1802/mocao_n_07.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1609/pedido_de_informacoes_n_01.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1694/pedido_de_informacoes_n_02.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1704/pedido_de_informacoes_n_03.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1715/pedido_de_inf_n_04.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1742/pedido_de_informacao_05.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1746/pi_06.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1756/pedido_de_informacoes_n_07.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1757/pedido_de_informacoes_n_08.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1769/pedido_de_inf._n_09.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1774/pedido_de_inf._n_10.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1776/pedido_de_inf._n_11.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1783/pedido_de_inf._n_12.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1785/pedido_de_informacoes_n_13.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1786/pedido_de_informacoes_n_14.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1789/pedido_de_informacoes_n_15.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1797/pedido_de_informacoes_n_16.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1808/projeto_de_decreto_n_01.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1841/proj_de_emenda_lei_organ_n_01.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1579/pl_01.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1580/pl_02.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1581/pl_03.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1582/pl_04.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1583/pl_05.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1584/pl_06.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1585/pl_07.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1586/pl_08.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1588/pl_09.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1589/pl_10.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1590/pl_11.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1591/pl_12.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1596/projeto_de_lei_n_13.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1604/projeto_de_lei_n_14.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1605/projeto_de_lei_n_15.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1611/projeto_de_lei_n_16.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1612/projeto_de_lei_n_17.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1613/projeto_de_lei_n_18.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1616/projeto_de_lei__19.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1624/projeto_de_lei_n_20.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1625/projeto_de_lei_n_21.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1626/projeto_de_lei_n_22.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1627/projeto_de_lei_n_23.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1634/projeto_de_lei_n_24.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1635/projeto_de_lei_n_25.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1637/projeto_de_lei_n_26.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1638/projeto_de_lei_n_27.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1639/projeto_de_lei_n_28.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1640/projeto_de_lei_n_29.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1644/pl_30.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1645/pl_31.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1647/pl_32.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1648/pl_33.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1653/pl34.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1654/pl_35.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1659/pl_36.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1660/pl37.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1671/proj._de_lei_n_38.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1672/proj._de_lei_n_39.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1673/proj._de_lei_n_40.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1680/proj._de_lei_n_41.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1683/proj._de_lei_n_42.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1688/proj_de_lei_n_43.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1689/proj_de_lei_n_44.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1690/proj_de_lei_n_45.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1691/proj_de_lei_n_46.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1696/proj_de_lei_n_47.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1710/proj_de_lei_n_48.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1711/proj_de_lei_n_49.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1712/proj_de_lei_n_50.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1713/proj_de_lei_n_51.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1714/proj_de_lei_n_52.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1719/proj_de_lei_n_53.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1720/proj_de_lei_n_54.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1732/pl_55.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1750/pl_56.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1751/pl_57.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1762/proj_de_lei_n_58.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1771/proj._de_lei_n_59.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1780/proj_de_lei_n_60.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1781/proj_de_lei_n_61.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1782/proj_de_lei_n_62_1.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1787/proj_de_lei_n_63.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1788/proj_de_lei_n_64.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1793/proj_de_lei_n_65.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1794/proj_de_lei_n_66_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1804/pl_67.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1805/proj_de_lei_n_68.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1806/proj_de_lei_n_69.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1810/pl70.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1811/pl_71.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1813/pl_72.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1822/proj_de_lei_n_73.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1823/proj_de_lei_n_74.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1827/proj_de_lei_n_75.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1831/proj_de_lei_n_76.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1834/proj_de_lei_n_77.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1835/proj_de_lei_n_78.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1836/proj_de_lei_n_79.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1848/proj_de_lei_n_80.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1849/proj_de_lei_n_81.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1850/proj_de_lei_n_82.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1852/proj_de_lei_n_83.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1857/proj_de_lei_n_84.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1861/pl_85.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1862/pl_86.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1863/pl_87.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1864/pl_88.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1865/pl_89.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1867/pl_90.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1569/requerimento_n_001.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1606/requerimento_n_02.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1643/requerimento_n_03.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1779/requerimento_n_04.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1791/requerimento_n_05.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1800/requerimento_n_06.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1809/requerimento_07.2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1817/requerimento_n_08.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1646/mensagem_de_veto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1594/ata_01.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1607/ata_02.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1608/audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1610/ata_04.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1628/ata_05.2020_audiencia_publica_28.02_metas_fiscais.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1629/ata_06.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1636/ata_07.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1641/ata_08.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1649/ata_09.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1650/ata_10.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1651/ata_11.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1655/ata_12.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1656/ata_13.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1667/ata_14.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1668/ata_15.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1678/ata_16.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1684/ata_17.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1685/ata_18.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1692/ata_19.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1693/ata_20.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1697/ata_21.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1701/ata_22.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1705/ata_23.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1722/ata_24.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1727/ata_25.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1737/ata_26.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1752/ata_27.2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1758/ata_28.2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1764/ata_29.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1772/ata_30.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1775/ata_31.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1778/ata_32.2020_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1784/ata_33.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1792/ata_34.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1803/ata_35.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1812/ata_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1818/ata_37.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1819/ata_38.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1820/ata_39.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1821/ata_40.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1826/ata_41.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1830/ata_42.2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1833/ata_43.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1837/ata_44.2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1839/ata_45.2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1853/ata_46.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1856/ata_47.2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1858/ata_48.2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1866/ata_49.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1633/emenda_no_01.2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1669/emenda_2.2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1670/emenda_3.2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1721/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1798/emenda_n_05.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1799/emenda_n_06.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1568/indicacao_n_001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_n_02_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1572/indicacao_n_03.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1573/indicacao_n_04.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1574/indicacao_n_05.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1575/indicacao_n_06.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1576/indicacao_n_07.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1577/indicacao_n_08_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1578/indicacao_n_09_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1592/indicacao_n_10.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1593/indicacao_n_11.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_n_12.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1597/indicacao_n_13.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1598/indicacao_n_14.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1599/indicacao_n_15.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1600/indicacao_n_16.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1601/indicacao_n_17.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao_n_18.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1603/indicacao_n_19.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1614/indicacao_n_20.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1617/indicacao_n_21.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1618/indicacao_n_22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1619/indicacao_n_23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1622/indicacao_n_24.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1623/indicacao_n_25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1630/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1631/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1632/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1642/indicacao_n_29.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1652/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1657/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1658/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1661/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1662/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1663/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1666/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1674/indicacao_n_38.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1675/indicacao_n_39.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1676/indicacao_n_40.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1677/indicacao_n_41.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1681/indicacao_n_42.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1682/indicacao_n_43.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_n_44.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_n_45.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1698/indicacao_n_46.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1699/indicacao_n_47.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1700/indicacao_n_48.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1702/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1703/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_n_51.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1707/indicacao_n_52.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1708/indicacao_n_53.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1709/indicacao_n_54.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1716/indicacao_n_55.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_n_56.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1725/indicacao_n_57.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1726/indicacao_n_58.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1728/59.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1729/60.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1730/61.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1731/62.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1733/brw5413790e5829_20200702_162532_029721.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1734/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1735/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1738/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1739/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1740/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1741/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1743/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1744/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1745/brw5413790e5829_20200709_160726_029793.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1747/74.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1748/75.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1749/76.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1753/indicacao_n_77.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1754/indicacao_n_78.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_n_79.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1759/indicacao_n_80.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1760/indicacao_n_81.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1761/indicacao_n_82.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1763/indicacao_n_83.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1765/indicacao_n_84.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1766/indicacao_n_85.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1768/indicacao_n_86.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1770/indicacao_n_87.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1773/indicacao_n_88.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1790/indicacao_n_89.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1796/indicacao_n_90.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1807/indicacao_n_91.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1814/92.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1815/93.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1816/indicacao_n_94.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1824/indicacao_n_95.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1825/indicacao_n_96.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1828/indicacao_n_97.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1829/indicacao_n_98.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1832/indicacao_n_99.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1838/indicacao_n_100.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1840/indicacao_n_101.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1851/indicacao_n_102.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1854/indicacao_n_103.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1855/indicacao_n_104.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1859/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1860/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1570/indicacao_de_projeto_de_lei_n_01_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1664/indicacao_pl_02.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1695/ind._de_proj._de_lei_n_03.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1777/indicacao_de_proj_de_lei_n_04.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1795/indic_de_proj_de_lei_n_05.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1615/scan2020-02-21_083202.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1620/mocao_n_02.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1621/mocao_n_03.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1717/mocao_n_04.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1767/mocao_n_05.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1801/mocao_n_06.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1802/mocao_n_07.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1609/pedido_de_informacoes_n_01.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1694/pedido_de_informacoes_n_02.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1704/pedido_de_informacoes_n_03.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1715/pedido_de_inf_n_04.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1742/pedido_de_informacao_05.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1746/pi_06.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1756/pedido_de_informacoes_n_07.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1757/pedido_de_informacoes_n_08.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1769/pedido_de_inf._n_09.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1774/pedido_de_inf._n_10.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1776/pedido_de_inf._n_11.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1783/pedido_de_inf._n_12.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1785/pedido_de_informacoes_n_13.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1786/pedido_de_informacoes_n_14.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1789/pedido_de_informacoes_n_15.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1797/pedido_de_informacoes_n_16.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1808/projeto_de_decreto_n_01.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1841/proj_de_emenda_lei_organ_n_01.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1579/pl_01.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1580/pl_02.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1581/pl_03.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1582/pl_04.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1583/pl_05.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1584/pl_06.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1585/pl_07.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1586/pl_08.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1588/pl_09.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1589/pl_10.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1590/pl_11.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1591/pl_12.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1596/projeto_de_lei_n_13.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1604/projeto_de_lei_n_14.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1605/projeto_de_lei_n_15.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1611/projeto_de_lei_n_16.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1612/projeto_de_lei_n_17.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1613/projeto_de_lei_n_18.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1616/projeto_de_lei__19.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1624/projeto_de_lei_n_20.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1625/projeto_de_lei_n_21.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1626/projeto_de_lei_n_22.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1627/projeto_de_lei_n_23.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1634/projeto_de_lei_n_24.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1635/projeto_de_lei_n_25.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1637/projeto_de_lei_n_26.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1638/projeto_de_lei_n_27.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1639/projeto_de_lei_n_28.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1640/projeto_de_lei_n_29.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1644/pl_30.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1645/pl_31.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1647/pl_32.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1648/pl_33.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1653/pl34.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1654/pl_35.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1659/pl_36.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1660/pl37.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1671/proj._de_lei_n_38.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1672/proj._de_lei_n_39.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1673/proj._de_lei_n_40.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1680/proj._de_lei_n_41.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1683/proj._de_lei_n_42.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1688/proj_de_lei_n_43.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1689/proj_de_lei_n_44.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1690/proj_de_lei_n_45.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1691/proj_de_lei_n_46.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1696/proj_de_lei_n_47.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1710/proj_de_lei_n_48.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1711/proj_de_lei_n_49.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1712/proj_de_lei_n_50.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1713/proj_de_lei_n_51.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1714/proj_de_lei_n_52.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1719/proj_de_lei_n_53.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1720/proj_de_lei_n_54.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1732/pl_55.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1750/pl_56.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1751/pl_57.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1762/proj_de_lei_n_58.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1771/proj._de_lei_n_59.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1780/proj_de_lei_n_60.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1781/proj_de_lei_n_61.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1782/proj_de_lei_n_62_1.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1787/proj_de_lei_n_63.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1788/proj_de_lei_n_64.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1793/proj_de_lei_n_65.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1794/proj_de_lei_n_66_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1804/pl_67.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1805/proj_de_lei_n_68.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1806/proj_de_lei_n_69.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1810/pl70.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1811/pl_71.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1813/pl_72.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1822/proj_de_lei_n_73.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1823/proj_de_lei_n_74.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1827/proj_de_lei_n_75.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1831/proj_de_lei_n_76.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1834/proj_de_lei_n_77.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1835/proj_de_lei_n_78.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1836/proj_de_lei_n_79.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1848/proj_de_lei_n_80.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1849/proj_de_lei_n_81.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1850/proj_de_lei_n_82.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1852/proj_de_lei_n_83.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1857/proj_de_lei_n_84.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1861/pl_85.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1862/pl_86.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1863/pl_87.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1864/pl_88.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1865/pl_89.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1867/pl_90.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1569/requerimento_n_001.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1606/requerimento_n_02.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1643/requerimento_n_03.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1779/requerimento_n_04.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1791/requerimento_n_05.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1800/requerimento_n_06.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1809/requerimento_07.2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1817/requerimento_n_08.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2020/1646/mensagem_de_veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H291"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="102.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>