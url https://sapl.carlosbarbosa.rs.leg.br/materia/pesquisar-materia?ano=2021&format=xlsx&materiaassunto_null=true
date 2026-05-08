--- v0 (2026-02-12)
+++ v1 (2026-05-08)
@@ -54,5666 +54,5666 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>Secretaria da Câmara - SEC</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1868/ata_1.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1868/ata_1.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 1/2021 - Sessão Solene de Instalação.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1869/ata_02.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1869/ata_02.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 02/2021 - Sessão Ordinária do dia 04/01/2021.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1883/ata_03.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1883/ata_03.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 03/2021 - Sessão Ordinária do dia 11/01/2021.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1896/ata_04.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1896/ata_04.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 04/2021 - Sessão Ordinária do dia 18/01/2021.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1916/ata_05.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1916/ata_05.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 05/2021 - Sessão Ordinária do dia 25/01/2021.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1925/ata_06.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1925/ata_06.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 06/2021 - Sessão Ordinária do dia 1º/02/2021.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1937/ata_07.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1937/ata_07.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 07/2021 - Sessão Ordinária do dia 08/02/2021.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1948/ata_08_2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1948/ata_08_2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 08/2021 - Sessão Ordinária do dia 22/02/2021.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1949/ata_09.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1949/ata_09.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 09/2021 - Audiência Pública do dia 25/02/2021.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1953/ata_10.21.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1953/ata_10.21.pdf</t>
   </si>
   <si>
     <t>Ata nº 10/2021 - Audiência Pública do dia 26/02/2021.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1970/ata_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1970/ata_11.pdf</t>
   </si>
   <si>
     <t>Ata nº 11/2021 - Sessão Ordinária do dia 1º/03/2021.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1986/ata_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1986/ata_12.pdf</t>
   </si>
   <si>
     <t>Ata nº 12/2021 - Sessão Ordinária do dia 08/03/2021.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1989/ata_13.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1989/ata_13.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 13/2021 - Sessão Ordinária do dia 15/03/2021.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2018/ata_14.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2018/ata_14.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 14/2021 - Sessão Ordinária do dia 22/03/2021.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2028/ata_15.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2028/ata_15.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 15/2021 - Sessão Ordinária do dia 29/03/2021.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2046/ata_16.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2046/ata_16.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 16/2021 - Sessão Ordinária do dia 05/04/2021.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2062/ata_17.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2062/ata_17.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 17/2021 - Sessão Ordinária do dia 12/04/2021.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2066/ata_18.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2066/ata_18.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 18/2021 - Sessão Ordinária do dia 19/04/2021.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2089/ata_19.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2089/ata_19.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 19/2021 - Sessão Ordinária do dia 26/04/2021.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2098/ata_20.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2098/ata_20.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 20/2021 - Sessão Ordinária do dia 03/05/2021.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2111/ata_21.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2111/ata_21.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 21/2021 - Sessão Ordinária do dia 10/05/2021.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2112/ata_22.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2112/ata_22.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 22/2021 - Sessão Ordinária do dia 17/05/2021.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2137/ata_23.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2137/ata_23.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 23 - Sessão Ordinária do dia 24/05/2021.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2138/ata_24.2021_audiencia_publica_metas_fiscais.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2138/ata_24.2021_audiencia_publica_metas_fiscais.pdf</t>
   </si>
   <si>
     <t>Ata nº 24/2021 - Audiência Pública do dia 28/05/2021 - Avaliação e cumprimento de Metas Fiscais.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2139/audiencia_publica_da_saude.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2139/audiencia_publica_da_saude.pdf</t>
   </si>
   <si>
     <t>Ata nº 25/2021 - Audiência Pública do dia 28/05/2021 - Apresentação relatório de Gestão da Saúde.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2149/ata_26.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2149/ata_26.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 26 - Sessão Ordinária do dia 31 de maio de 2021.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2153/ata_27.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2153/ata_27.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 27 - Sessão Ordinária do dia 07/06/2021.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2175/ata_28.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2175/ata_28.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 28/2021 - Sessão Ordinária do dia 14/07/2021.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2194/ata_29.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2194/ata_29.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 29/2021 - Sessão Ordinária do dia 21/06/2021.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2206/ata_30.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2206/ata_30.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 30/2021 - Sessão Ordinária do dia 28/06/2021.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2216/ata_31.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2216/ata_31.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 31/2021 - Sessão Ordinária do dia 05/07/2021.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2226/ata_32.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2226/ata_32.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 32/2021 - Sessão Ordinária do dia 12/07/2021.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2241/ata_33.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2241/ata_33.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 33/2021 - Sessão Ordinária do dia 19/07/2021.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2246/ata_34.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2246/ata_34.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 34/2021 - Sessão Ordinária do dia 26/07/2021.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2253/ata_35.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2253/ata_35.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 35/2021 - Sessão Ordinária do dia 02/08/2021.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2268/ata_36.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2268/ata_36.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 36/2021 - Sessão Ordinária do dia 09/08/2021.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2276/ata_37.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2276/ata_37.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 37/2021 - Sessão Ordinária do dia 16/08/2021.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2285/ata_38.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2285/ata_38.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 38/2021 - Sessão Ordinária do dia 23/08/2021.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2297/ata_39.2021_1.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2297/ata_39.2021_1.pdf</t>
   </si>
   <si>
     <t>Ata nº 39/2021 - Sessão Ordinária do dia 30/08/2021.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2302/ata_40.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2302/ata_40.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 40/2021 - Sessão Ordinária do dia 13/09/2021.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2326/ata_41.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2326/ata_41.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 41/2021 - Sessão Ordinária do dia 27/09/2021.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2327/ata_42.2021_audiencia_publica_metas_fiscais.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2327/ata_42.2021_audiencia_publica_metas_fiscais.pdf</t>
   </si>
   <si>
     <t>Ata nº 42/2021 - Audiência Pública do dia 29/09/2021 - Avaliação e Cumprimento das Metas Fiscais.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2328/ata_43.2021_audiencia_publica_da_saude.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2328/ata_43.2021_audiencia_publica_da_saude.pdf</t>
   </si>
   <si>
     <t>Ata nº 43/2021 - Audiência Pública do dia 29/09/2021 - Relatório Quadrimestral de Gestão da Saúde.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2332/ata_44.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2332/ata_44.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 44/2021 - Sessão Ordinária do dia 04/10/2021.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2344/ata_45.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2344/ata_45.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 45/2021 - Sessão Ordinária do dia 18/10/2021.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2347/ata_46.2021_santa_rosa_conferida.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2347/ata_46.2021_santa_rosa_conferida.pdf</t>
   </si>
   <si>
     <t>Ata nº 46/2021 - Sessão Comemorativa do dia 21/10/2021.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2357/ata_47.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2357/ata_47.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 47/2021 - Sessão Ordinária do dia 25/10/2021.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2372/ata_48.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2372/ata_48.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 48/2021 - Sessão Ordinária do dia 08/11/2021.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2379/ata_49.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2379/ata_49.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 49/2021 - Sessão Ordinária do dia 22/11/2021.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2383/ata_50.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2383/ata_50.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 50/2021 - Sessão Ordinária do dia 29/11/2021.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2394/ata_51.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2394/ata_51.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 51/2021 - Sessão Ordinária do dia 06/12/2021.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2395/ata_52.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2395/ata_52.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 52/2021 - Sessão Ordinária do dia 13/12/2021.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2419/ata_53.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2419/ata_53.2021.pdf</t>
   </si>
   <si>
     <t>Ata nº 53/2022 - Sessão Extraordinária do dia 23/12/2021.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Maximino Malabarba, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2010/emenda_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2010/emenda_01.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei nº 12/2021.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Mesa Diretora 2021</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2023/emenda_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2023/emenda_02.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 01 ao Projeto de Lei nº 26/2021.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>Denir Gedoz, Enio Grolli, Felipe Xavier, Lucilene Marchi, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2233/emenda_3.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2233/emenda_3.2021.pdf</t>
   </si>
   <si>
     <t>Emenda supressiva nº 01 ao Projeto de Lei nº 42/2021.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>Enio Grolli, Felipe Xavier, Lucilene Marchi, Maximino Malabarba, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2308/emenda_4.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2308/emenda_4.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei nº 75/2021.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>Enio Grolli</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2317/emenda_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2317/emenda_05.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei nº 79/2021.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2385/emenda_06.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2385/emenda_06.2021.pdf</t>
   </si>
   <si>
     <t>Emenda supressiva nº 01 ao Projeto de Lei nº 99/2021.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1870/indicacao_n_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1870/indicacao_n_01.pdf</t>
   </si>
   <si>
     <t>Instalação de poste com luminária completa na rua Armelindo Baldasso, bairro Ponte Seca, nas proximidades da Loja Áudio Designer, ou no trecho compreendido entre as residências nº 31 e 79.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1871/indicacao_n_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1871/indicacao_n_02.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na rua França, no trecho compreendido entre a rua Uruguai e Venezuela.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>Felipe Xavier</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1873/indicacao_n_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1873/indicacao_n_03.pdf</t>
   </si>
   <si>
     <t>Uso do dispositivo de aditivação de 25% do contrato nº 095/2020 – pavimentação asfáltica na Estrada da Linha Sobra, na Comunidade da Linha Doze no Município de Carlos Barbosa/RS, em uma extensão de 788 metros.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_n_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_n_04.pdf</t>
   </si>
   <si>
     <t>Uso do dispositivo de aditivação de 25% do objeto da concorrência Pública 022/2020 – pavimentação asfáltica na Estrada José Pedruzzi, no município de Carlos Barbosa/RS, em uma extensão de 920 metros.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>Cleber Cohsul, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1875/05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1875/05.pdf</t>
   </si>
   <si>
     <t>Continuação do asfalto que segue em direção ao Salão da Comunidade da 1ª Seção de Castro.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>Cleber Cohsul</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1876/06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1876/06.pdf</t>
   </si>
   <si>
     <t>Continuação do asfalto da rua Celeste Mafaciolli até a BR 470.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>Jair Paulo Sauthier</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1877/07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1877/07.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o asfaltamento entre as Comunidades de São Luiz e Santa Luiza, inclusive fazendo a entrada para a Escola Santa Luzia.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1878/08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1878/08.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da rua 21 de Abril, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>Adair Zilio</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1879/09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1879/09.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude uma forma de beneficiar os agricultores que emitem nota fiscal através do talão de produtor rural.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1882/indicacao_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1882/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie obra de pavimentação asfáltica na estrada que liga a comunidade de Arcoverde até o Cinco Baixo.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>Lucilene Marchi</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1884/11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1884/11.pdf</t>
   </si>
   <si>
     <t>Instalação de academia ao ar livre na comunidade do Cinco Baixo.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1885/12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1885/12.pdf</t>
   </si>
   <si>
     <t>Instalação de lâmpadas de Led no 5º Distrito.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1886/13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1886/13.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na Comunidade do Cinco Baixo, da residência de Luiz Benelli em direção a São Rafael, utilizando valor definido em audiência pública para esta finalidade.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1887/14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1887/14.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na Comunidade do Cinco Baixo até a ponte do Nicolodi, em São Rafael.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1888/15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1888/15.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a instalação de reservatório de água na Escola Municipal Salvador Bordini, na comunidade do Cinco Baixo, bem como, manutenção do parquinho infantil da referida escola.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1890/16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1890/16.pdf</t>
   </si>
   <si>
     <t>Urbanização em frente ao Salão da Comunidade de São Luiz.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1891/17.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1891/17.pdf</t>
   </si>
   <si>
     <t>Pavimentação do morro de acesso secundário para a Comunidade de Santa Luiza, com acesso pela RS 446.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1892/18.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1892/18.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a finalização do asfalto que inicia no acesso à Linha Vitória pela Rota do Sol, seguindo até o Salão da Comunidade.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>Maximino Malabarba</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1894/19.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1894/19.pdf</t>
   </si>
   <si>
     <t>Instalação de guarda corpo ao lado da calçada localizada na Avenida 25 de Setembro, no trecho compreendido entre o início da rua 21 de Abril até em frente ao Chies Automóveis.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1895/20.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1895/20.pdf</t>
   </si>
   <si>
     <t>Asfaltamento do trecho de estrada compreendido entre o "Três de Paus", localidade de Santa Luiza, até a divisa com o município de Farroupilha.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1897/indicacao_21.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1897/indicacao_21.pdf</t>
   </si>
   <si>
     <t>Criação de um espaço adequado e estruturado em área pública para disposição de resíduos.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1898/indicacao_22.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1898/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie pavimentação asfáltica na Comunidade de Santa Clara Baixa, da RS 446 em direção a comunidade.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>Cleber Cohsul, Jair Paulo Sauthier, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1899/indicacao_23.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1899/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie obra de asfalto na comunidade do Forromeco.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1900/24.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1900/24.pdf</t>
   </si>
   <si>
     <t>Execução de projeto e instalação de rede de baixa tensão e colocação de lâmpadas de LED na sequência da rua Bento Gonçalves até a frente da sede do Clube Antifumo.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1901/25.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1901/25.pdf</t>
   </si>
   <si>
     <t>Execução de projeto de obra de prolongamento da pavimentação asfáltica da rua Rio Branco, desde a rua Valter Jobin até o final da via.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1902/26.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1902/26.pdf</t>
   </si>
   <si>
     <t>Execução de projeto de canalização de rede de água e esgoto e de pavimentação de via, na sequência da rua Bento Gonçalves até a frente da sede do Clube Antifumo.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>Ariane Baldasso, Cleber Cohsul, Jair Paulo Sauthier, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1903/27_indicacao.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1903/27_indicacao.pdf</t>
   </si>
   <si>
     <t>Utilização do terreno localizado atrás do prédio da Prefeitura para construção de espaço para receber as secretarias municipais.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1909/28.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1909/28.pdf</t>
   </si>
   <si>
     <t>Colocação de aproximadamente 800 metros quadrados de pavs no morro da estrada de Torino Baixo.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1910/29.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1910/29.pdf</t>
   </si>
   <si>
     <t>Urbanização em frente a Igreja e cemitério do Sete de Castro.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>Adair Zilio, Ariane Baldasso, Cleber Cohsul, Jair Paulo Sauthier, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1911/30.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1911/30.pdf</t>
   </si>
   <si>
     <t>Ampliação do parquinho infantil do Bairro Dei Fiori, com instalação de uma academia ao ar livre.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1913/31.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1913/31.pdf</t>
   </si>
   <si>
     <t>Instalação de academia ao ar livre na comunidade de Coblens.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1914/32.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1914/32.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie projeto, construção e ajardinamento de canteiros centrais junto a Avenida Padre Pedro Piccoli, em Arcoverde.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1920/indicacao_33.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1920/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Instalação de parquinho infantil com academia ao ar livre no bairro Planalto.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1921/indicacao_34.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1921/indicacao_34.pdf</t>
   </si>
   <si>
     <t>Construção de novo espaço de salas de aula junto a Escola Municipal Santa Luzia.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>Denir Gedoz</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1923/35.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1923/35.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo que realize a pavimentação da estrada que se inicia na RS 446, entre as pontes, nas proximidades das famílias Dalcin e dá acesso a comunidade de Santa Luiza.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1924/36.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1924/36.pdf</t>
   </si>
   <si>
     <t>Solicitar que o Poder Executivo realize mudanças junto a rotatória localizada próxima a Cooperativa Santa Clara.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>Enio Grolli, Felipe Xavier, Lucilene Marchi</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1926/indicacao_37.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1926/indicacao_37.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a recuperação do asfalto da rua Buarque de Macedo, no trecho compreendido entre o bairro Ponte Seca até o Bairro São Paulo.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1927/brw5413790e5829_20160103_030802_035402.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1927/brw5413790e5829_20160103_030802_035402.pdf</t>
   </si>
   <si>
     <t>Asfaltamento no final da rua Vicente Dal Bó, no bairro Aurora.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1930/39.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1930/39.pdf</t>
   </si>
   <si>
     <t>Alteração no trânsito na esquina das ruas Maurício Cardoso com Assis Brasil.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1931/40.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1931/40.pdf</t>
   </si>
   <si>
     <t>Alteração no trânsito das esquinas das ruas Elisa Tramontina com Borges de Medeiros.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1932/41.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1932/41.pdf</t>
   </si>
   <si>
     <t>Que a rua Nova Prata seja definida como preferencial nas esquinas com as ruas 21 de Abril e José Raimundo Carlotto.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1933/42.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1933/42.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da rua Buarque de Macedo, da rua 21 de Abril até a estrada que dá acesso ao Balneário Navegantes.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1935/indicacao_43.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1935/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie obra de asfaltamento no 3º Distrito - Santo Antônio de Castro.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>Adair Zilio, Cleber Cohsul</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1936/indicacao_44.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1936/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Urbanização em frente ao salão da comunidade da linha Brasília até o cemitério da comunidade.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1938/indicacao_45.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1938/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas e faixa de pedestres na rua Buarque de Macedo, no trecho compreendido entre o posto de combistíveis Ipiranga e a empresa de móveis Moschetta.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>Comissão de Fiscalização e Controle Orçamentário</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1940/indicacao_46.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1940/indicacao_46.2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal tome providências no sentido de notificar, judicial ou extrajudicialmente, conforme o caso, as empresas que construíram as instalações da Escola Municipal de Educação Infantil Basílio Nazareno Ceratti e Escola de Tempo Integral Leonel de Moura Brizola.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1942/indicacao_47.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1942/indicacao_47.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria da Saúde em conjunto de esforços com, a Secretaria da Educação proceda a realização de estudo de viabilidade técnica, para vacinação contra a COVID-19 de professores, monitores e auxiliares gerais de creche, bem como demais profissionais que atuam na educação, nas redes pública e privada, inclusive motoristas de vans e ônibus escolares, como grupo prioritário.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1943/indicacao_48.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1943/indicacao_48.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de ampliação e que proceda com a instalação de contêineres para coleta de lixo seco e orgânico nos bairros e centros das comunidades do interior.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1944/indicacao_49.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1944/indicacao_49.pdf</t>
   </si>
   <si>
     <t>Que o município de Carlos Barbosa providencie compra e a distribuição de vacinas contra o Covid-19, disponibilizando o imunizante para a população do município.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>Ariane Baldasso, Cleber Cohsul, Jair Paulo Sauthier, Mateus Chies Guerra</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1945/indicacao_50.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1945/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Construção de estrutura e instalação de caixa de água na escola Municipal Salvador Bordini.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1952/indicacao_51.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1952/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-moldas entre o campo de futebol e Igreja da Comunidade de Coblens.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1960/indicacao_52.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1960/indicacao_52.pdf</t>
   </si>
   <si>
     <t>Que o Município de Carlos Barbosa adquira os equipamentos de Estação de Captura, para confecção de carteiras de identidade de forma digitalizada no Posto de Identificação do município.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1962/53.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1962/53.pdf</t>
   </si>
   <si>
     <t>Instalação de placas indicativas em todo o interior e cidade, nos locais onde não existem.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1963/54.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1963/54.pdf</t>
   </si>
   <si>
     <t>Que o município proceda com a diminuição da faixa de domínio de 15 metros para 5 metros, conforme Lei nº 13.913/2019.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1964/55.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1964/55.pdf</t>
   </si>
   <si>
     <t>Instalação de luminárias completas na rua Ângelo Malvezzi, no trecho compreendido entre o trevo até o frigorífico da Santa Clara.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1971/indicacao_56.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1971/indicacao_56.pdf</t>
   </si>
   <si>
     <t>Instalação de postes de energia e luminária de led na rua Ana Manfroi Rossi, quadra entre a rua Pres. Castelo Branco e Antônio Martin Guerra, no bairro Planalto, nesta cidade.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1972/indicacao_57.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1972/indicacao_57.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo, que possibilite aos contribuintes o parcelamento do Imposto sobre Propriedade Predial e Territorial Urbana - IPTU em 9 meses.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Cleber Cohsul, Felipe Xavier</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1975/58.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1975/58.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a construção de uma galeria para passagem de animais na estrada José Pedruzzi, na propriedade do Senhor Eloi Dalcin.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1976/59.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1976/59.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal interceda junto a Corsan para que a mesma resolva problemas conforme abaixo discriminados.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1977/60.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1977/60.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de recuo do espaço de estacionamento para táxis e caminhões de mudança junto a Avenida 25 de Setembro.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1978/61.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1978/61.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas na rua Alberto Pasqualini, nas proximidades da esquina com a rua XV de Novembro.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1979/62.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1979/62.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a alteração no estacionamento da rua Buarque de Macedo, junto ao Parque da Estação.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Enio Grolli, Felipe Xavier, Maximino Malabarba, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1980/63.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1980/63.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal determine que a Secretaria Municipal da Saúde introduza, em seus protocolos de tratamento contra a Covid 19, a adoção de um “tratamento precoce” no tratamento de pacientes.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1987/64.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1987/64.pdf</t>
   </si>
   <si>
     <t>Instalação de antena repetidora de sinal de telefonia móvel no 2º Distrito, 5º Distrito e demais localidades que não possuem sinal de telefonia móvel.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1988/65.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1988/65.pdf</t>
   </si>
   <si>
     <t>Instalação de antenas de sinal de internet nas comunidades do interior.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Enio Grolli, Felipe Xavier, Lucilene Marchi, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_66.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_66.pdf</t>
   </si>
   <si>
     <t>Que o Município de Carlos Barbosa juntamente com a Secretaria Municipal de Saúde providencie imediatamente a reabertura e retome os atendimentos noturnos, no Centro de Saúde Dr. Helmo Sebastião Diello, no horário compreendido entre as 24 horas até às 6 horas.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1991/indicacao_67.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1991/indicacao_67.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a pintura, bem como a recuperação no asfalto no trecho compreendido entre a BR 470 até a entrada de Arcoverde.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1992/indicacao_68.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1992/indicacao_68.pdf</t>
   </si>
   <si>
     <t>Recuperação das estradas das comunidades de Arcoverde, Cinco Alto, Cinco Baixo e São Rafael.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1993/indicacao_69.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1993/indicacao_69.pdf</t>
   </si>
   <si>
     <t>Recuperação das estradas das comunidades de Santa Luiza, São Luiz, Desvio Machado, Forromeco e Morro Macaco.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Enio Grolli, Felipe Xavier</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2003/indicacao_70.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2003/indicacao_70.pdf</t>
   </si>
   <si>
     <t>Criação do Centro de Reabilitação Pós-Covid.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2004/indicacao_71.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2004/indicacao_71.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a instalação de luminárias de led na estrada que liga Arcoverde a São Rafael, nas proximidades da residência do Senhor Lírio Foppa.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2005/indicacao_72.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2005/indicacao_72.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a substituição de postes de energia elétrica na rua Francisco D´Arrigo, bairro Dei Fiori, nas proximidades do imóvel nº 1375.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2011/indicacao_73.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2011/indicacao_73.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal disponibilize técnicos agrícolas para atendimento de demandas no interior.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2012/74.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2012/74.pdf</t>
   </si>
   <si>
     <t>Instalação de luminárias completas na rua Ana Manfroi Rossi, no trecho compreendido entre a rua Marechal Floriano Peixoto até a rua Vereador Estevão Baseggio.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2013/75.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2013/75.pdf</t>
   </si>
   <si>
     <t>Instalação de abrigo de ônibus na rua Ana Manfroi Rossi, nas proximidades da parada nº 73, no bairro Dei Fiori.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2014/76.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2014/76.pdf</t>
   </si>
   <si>
     <t>Manutenção na rua Orestes Zarpelon, esquina com a Avenida Padre Pedro Piccoli, na comunidade de Arcoverde.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2015/77.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2015/77.pdf</t>
   </si>
   <si>
     <t>Manutenção na estrada localizada na comunidade de Coblens, que dá acesso as comunidades de Canoinhas e Arroio Canoas.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2016/78.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2016/78.pdf</t>
   </si>
   <si>
     <t>Instalação de tubos na estrada Nono Berto, na comunidade de Coblens.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2029/79.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2029/79.pdf</t>
   </si>
   <si>
     <t>Manutenção do calçamento da rua Padre Guilherme Postal, em Arcoverde.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2030/80.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2030/80.pdf</t>
   </si>
   <si>
     <t>Manutenção do passeio público em frente a praça da Igreja Matriz de Arcoverde.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Ariane Baldasso, Jair Paulo Sauthier, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2036/indicacao_81.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2036/indicacao_81.pdf</t>
   </si>
   <si>
     <t>Que se proceda com melhorias diversas na Unidade de Saúde do Cinco Baixo.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2037/indicacao_82.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2037/indicacao_82.pdf</t>
   </si>
   <si>
     <t>Que se proceda com a construção de estrutura para a instalação de caixa de água na Escola Municipal de Ensino Fundamental Salvador Bordini.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2038/indicacao_83.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2038/indicacao_83.pdf</t>
   </si>
   <si>
     <t>Que se proceda com a reforma e pintura da Unidade de Saúde de Arcoverde.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2039/indicacao_84.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2039/indicacao_84.pdf</t>
   </si>
   <si>
     <t>Uso do dispositivo legal de aditivação de 25% do Contrato nº 003/2021 – Execução de drenagem pluvial e pavimentação na rua Guerino Piacentini, na localidade de Arcoverde.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2040/indicacao_85.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2040/indicacao_85.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo na rua Nova Bréscia, nas proximidades da residência nº 255.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2041/indicacao_86.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2041/indicacao_86.pdf</t>
   </si>
   <si>
     <t>Instalação de coletores de lixo na rua Cecília Meireles, nas proximidades do imóvel nº 25.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2042/indicacao_87.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2042/indicacao_87.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal interceda junto aos moradores da Rua Cecília Meireles, terrenos lindeiros ao posto de combustíveis, para que os mesmos providenciem a construção de passeios públicos em frente às suas residências.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2043/indicacao_88.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2043/indicacao_88.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie a alteração de local da tubulação de esgoto que passa pela rua Nova Bréscia, no trecho compreendido entre as ruas Walter Jobim e Pinheiro Machado.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2044/indicacao_89.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2044/indicacao_89.pdf</t>
   </si>
   <si>
     <t>Execução das demandas prioritárias para os bairros de Carlos Barbosa, conforme indicações feitas no expediente entregue pela UniBarbosa, aos então candidatos ao cargo de Prefeito e Vice no pleito de 2020.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao_90.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao_90.pdf</t>
   </si>
   <si>
     <t>Instalação de luminária de Led em toda a extensão da rua Tiziano Chies, na localidade de Santa Clara.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2049/indicacao_91.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2049/indicacao_91.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal providencie a contratação de monitores para auxiliar os professores no retorno às aulas.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2050/indicacao_92.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2050/indicacao_92.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na comunidade do Cinco Alto.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2051/indicacao_93.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2051/indicacao_93.pdf</t>
   </si>
   <si>
     <t>Obra de drenagem pluvial, pavimentação asfáltica e reforma dos canteiros da Avenida Padre Pedro Piccoli, em Arcoverde.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Maria Rosalia Freitag Cousseau</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_94.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_94.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal realize Campanha de conscientização da população para a importância da vacinação do Covid-19.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2053/indicacao_95.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2053/indicacao_95.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal interceda junto a Certel a diminuição de valores para utilização de seus postes para passagem de fiação de internet, junto as comunidades de Santa Luiza e São Luiz.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2054/indicacao_96.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2054/indicacao_96.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o ajardinamento junto às floreiras da ciclovia do Bairro São Paulo.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2055/indicacao_97.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2055/indicacao_97.pdf</t>
   </si>
   <si>
     <t>Que o município estude a possibilidade de construção de uma represa para captação de água.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2056/98.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2056/98.2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo, providencie, através da secretaria competente, intensificação das ações de controle e combate a proliferação de mosquitos.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2057/indicacao_99.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2057/indicacao_99.pdf</t>
   </si>
   <si>
     <t>Construção de prédio para abrigar serviço de creche noturna.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2058/indicacao_100.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2058/indicacao_100.pdf</t>
   </si>
   <si>
     <t>Instalação de luminárias de led na rua Celeste Mafacioli, no trecho compreendido entre o final do asfalto até a BR 470.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2064/indicacao_101.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2064/indicacao_101.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de proporcionar o serviço de coleta de lixo para as famílias residentes na rua Nono Berto, em Coblens.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2065/indicacao_102.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2065/indicacao_102.pdf</t>
   </si>
   <si>
     <t>Instalação de postes de energia e luminárias de led na rua Ana Manfroi Rossi, quadra entre a rua Antônio Martin Guerra e Rio Branco, no bairro Planalto, nesta cidade.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2067/indicacao_103.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2067/indicacao_103.pdf</t>
   </si>
   <si>
     <t>Instalação de bebedouro na ciclovia do bairro São Paulo.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2068/indicacao_104.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2068/indicacao_104.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie a compra do terreno localizado ao lado do Centro Municipal de Saúde.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2069/indicacao_105.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2069/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie obra de pavimentação asfáltica na Comunidade de São José, com início na BR 470 sentido Morro Macaco.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2070/indicacao_106.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2070/indicacao_106.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal notifique o responsável pela recuperação do passeio público em torno da Escola Estadual Carlos Barbosa.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2071/indicacao_107.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2071/indicacao_107.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a aquisição de um trator e uma roçadeira adaptada para o mesmo.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2072/indicacao_108.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2072/indicacao_108.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a aquisição de rompedor para retroescavadeira.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2076/109.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2076/109.pdf</t>
   </si>
   <si>
     <t>Instalação de luminárias de led em todos os postes do 2º Distrito.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2077/110.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2077/110.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a realização de obras junto a rua Cristóvão Colombo.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2078/111.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2078/111.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade na rua José Raimundo Carlotto.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2079/112.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2079/112.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a reforma do prédio da antiga Câmara de Vereadores, possibiltando a utilização do mesmo.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2080/113.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2080/113.pdf</t>
   </si>
   <si>
     <t>Criação de área de lazer junto ao terreno da escola localizada no bairro São Paulo.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2082/114.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2082/114.pdf</t>
   </si>
   <si>
     <t>Instalação de faixa elevada na rua Buarque de Macedo, em frente ao Edifício Solar Firenze nº 4385/1783.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2083/115.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2083/115.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de tornar as áreas de terras localizadas na margem direita da Avenida Raul Giacomoni, sentido Carlos Barbosa-Desvio Machado como sendo prioritárias para destinação de uso industrial.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2090/116.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2090/116.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de realizar, junto a próxima etapa de vacinação da população contra a COVID, a arrecadação de ração para posterior destinação a Abapa.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Felipe Xavier, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2091/117.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2091/117.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie, junto a Receita Federal, o devido cadastro do Fundo Municipal do Idoso de Carlos Barbosa, no rol dos fundos nacionais que estão aptos a receberem a destinação de valores, por meio da doação de pessoas físicas e jurídica, através da dedução do Imposto de Renda, nos moldes como foi realizado o cadastro do FUMDICA.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2092/118.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2092/118.pdf</t>
   </si>
   <si>
     <t>Mudança no trânsito da rua Maurício Cardoso, esquina com a rua Assis Brasil.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2093/119.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2093/119.pdf</t>
   </si>
   <si>
     <t>Alterações no trânsito da esquina das ruas Elisa Tramontina com a rua Borges de Medeiros.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2094/120.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2094/120.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de mudanças na rotatória localizada na esquina das ruas Getúlio Vargas com XV de Novembro.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2099/121.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2099/121.pdf</t>
   </si>
   <si>
     <t>Que o município de Carlos Barbosa providencie a instalação de placas indicativas, nas vias e passeios públicos, que orientem a população em relação a obrigatoriedade de recolhimento de resíduos fecais de animais, bem como da proibição de transitar com cães que, pelo porte e/ou temperamento, representem riscos aos transeuntes, sem a devida proteção de segurança (focinheira) e coleira com extensor, com comprimento máximo de dois metros, que permita ao seu condutor dominar o animal.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Jéssica Dalcin Andrioli, Maximino Malabarba, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2100/122.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2100/122.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo que quando da reformulação do Plano Diretor, a mesma contemple temas importantíssimos para o município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2101/123.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2101/123.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo seco e orgânico na rua Monte Castelo nas proximidades da residência nº 50.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2102/124.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2102/124.pdf</t>
   </si>
   <si>
     <t>Oportunizar cursos para os monitores de escolas infantis e cuidadores de idosos.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2103/125.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2103/125.pdf</t>
   </si>
   <si>
     <t>Instalação de placa proibindo a passagem de bicicleta na escadaria que liga a Avenida Presidente Kennedy com a rua Dr. Carlos Barbosa.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2104/126.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2104/126.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a abertura das ruas João Pessoa e Nova Prata atravessando a rua Getúlio Vargas, até o novo loteamento no bairro Planalto.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Ariane Baldasso, Cleber Cohsul, Jair Paulo Sauthier, Lucilene Marchi, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2105/127.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2105/127.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie o reforço da segurança nas escolas municipais.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2106/128.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2106/128.pdf</t>
   </si>
   <si>
     <t>Instalação de coletores de lixo seco e orgânico na rua Ângelo Malvezzi, comunidade de Santa Clara.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Felipe Xavier, Jéssica Dalcin Andrioli</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2113/129.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2113/129.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie ajustes no trevo que dá acesso à comunidade da Linha Sobra, junto a BR 470.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2114/130.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2114/130.pdf</t>
   </si>
   <si>
     <t>Que seja proibido o estacionamento de um dos lados da rua Salvador do Sul.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2115/131.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2115/131.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade na rua Buarque de Macedo, nas proximidades do antigo posto de combustíveis Di Noni e entrada para o bairro Fátima, no bairro São Paulo.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2116/132.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2116/132.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a pintura da Escola Municipal Santa Luzia.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2117/133.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2117/133.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a pintura da Escola Municipal Prefeito José Chies.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2118/134.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2118/134.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a adequação do estacionamento da rua Ampélio Carlotto na esquina com a rua Dr. Carlos Barbosa, visando conferir segurança na trafegabilidade do local.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2119/135.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2119/135.pdf</t>
   </si>
   <si>
     <t>Execução de pavimentação asfáltica da rua Dr. Carlos Barbosa, localizada na área central desta cidade.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2120/136.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2120/136.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal por meio da secretaria competente providencie que o estacionamento de veículos seja permitido somente em um dos lados da rua Assis Brasil, no trecho localizado em frente ao Colégio Santa Rosa, no centro da cidade.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2121/137.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2121/137.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a fixação, em todas as salas de aulas das escolas da rede municipal de ensino, de informativo com os números do Disque Denúncia e Conselho Tutelar contra a pedofilia e abuso sexual contra crianças e adolescentes.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2124/indicacao_138.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2124/indicacao_138.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie, com maior brevidade possível, a aquisição de quadros para serem instalados junto às salas de aulas da Escola Municipal Basílio Nazareno Ceratti.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2125/indicacao_139.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2125/indicacao_139.pdf</t>
   </si>
   <si>
     <t>Criação da campanha Lixo tem lugar certo.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Jéssica Dalcin Andrioli</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2126/indicacao_140.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2126/indicacao_140.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a continuação do asfaltamento da rua José Raimundo Carlotto.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2127/indicacao_141.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2127/indicacao_141.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a habilitação do CAPS I e no CEMAPS.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2128/indicacao_142.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2128/indicacao_142.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal interceda, junto aos proprietários dos terrenos, situados nas margens da rua Salvador do Sul, na altura do numeral 225, em ambos os lados, para que estes providenciem a construção de passeios públicos no local.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2129/indicacao_143.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2129/indicacao_143.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria Municipal da Educação, disponibilize para os alunos da rede municipal de ensino, a equoterapia.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2134/indicacao_144.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2134/indicacao_144.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a reforma das casas utilizadas para a realização da feira do produtor.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Ariane Baldasso, Cleber Cohsul, Jair Paulo Sauthier</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2135/indicacao_145.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2135/indicacao_145.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal promova campanha de conscientização com o objetivo de alertar a população para evitar a compra de terrenos irregulares, com contratos simples de compra e venda de terrenos.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2140/indicacao_146.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2140/indicacao_146.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a construção, ou, criação de incentivo de cisternas para os interessados, tanto para moradores da zona urbana como rural.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2141/indicacao_147.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2141/indicacao_147.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie, com maior brevidade possível, a reforma e também estude a possibilidade de ampliação do prédio da Capela Mortuária Municipal.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2147/indicacao_148.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2147/indicacao_148.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a manutenção geral das praças do bairro Vila Nova e Dei Fiori.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2146/indicacao_149.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2146/indicacao_149.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, em parceria com o município de Garibaldi e o DNIT, providenciem a iluminação e ajardinamento da BR 470, no trecho compreendido entre os referidos municípios.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2150/indicacao_150.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2150/indicacao_150.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal verifique junto ao DNIT a possibilidade de aumentar o refúgio na saída da Av. 25 de Setembro para os veículos que pretendem realizar o retorno de saída de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2151/indicacao_151.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2151/indicacao_151.pdf</t>
   </si>
   <si>
     <t>Que o Executivo proceda futuramente com a denominação do "Centro Administrativo Municipal Armando Gusso".</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2152/indicacao_152.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2152/indicacao_152.pdf</t>
   </si>
   <si>
     <t>Criar uma Escolinha Municipal de Futsal para crianças e adolescentes.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2154/indicacao_153.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2154/indicacao_153.pdf</t>
   </si>
   <si>
     <t>Criação de rotas de cicloturismo no Município.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2155/indicacao_154.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2155/indicacao_154.pdf</t>
   </si>
   <si>
     <t>Instalação de um parquinho infantil, de uma academia ao ar livre e de uma quadra de futsal no bairro Dei Fiori.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2156/indicacao_155.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2156/indicacao_155.pdf</t>
   </si>
   <si>
     <t>Que se proceda com o alargamento da Av. 25 de Setembro no entroncamento com a BR-470.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2161/indic._156.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2161/indic._156.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo procure reativar a prática de esportes no Morro do Diabo.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2162/indic._157.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2162/indic._157.pdf</t>
   </si>
   <si>
     <t>Construção de quadras de futsal nos bairros e comunidades do interior.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2163/indic._158.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2163/indic._158.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo intervenha junto ao Consórcio Intermunicipal de Desenvolvimento Sustentável da Serra Gaúcha – CISGA, do qual é parte integrante, a fim de mobilizar os municípios para conjuntamente buscarem a instalação da Casa da Mulher Brasileira — Nível II.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2164/indic._159.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2164/indic._159.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo realize o calçamento de trecho da Rua Irmão José Otão.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Samuel Sattler</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2165/indic._160.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2165/indic._160.pdf</t>
   </si>
   <si>
     <t>Que seja refeito, com urgência, o quebra-molas da Rua Buarque de Macedo em frente à Escola Estadual de Ensino Médio São Roque, no Bairro Ponte Seca.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2167/indicacao_161.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2167/indicacao_161.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo alerte os proprietários de terrenos, situados em logradouros que possuam meio-fio, acerca do cumprimento do art. 79 do Código de Obras.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2168/indicacao_162.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2168/indicacao_162.pdf</t>
   </si>
   <si>
     <t>Que se proceda com a reestruturação da Clínica de Especialidades centralizando todos os atendimentos no Centro de Saúde.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2169/indicacao_163.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2169/indicacao_163.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo verifique a possibilidade de viabilizar a realização dos partos SUS no Hospital São Roque.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2170/indicacao_164.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2170/indicacao_164.pdf</t>
   </si>
   <si>
     <t>Inserir Programa de Saúde nas Escolas do município.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2176/indicacao_165.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2176/indicacao_165.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo amplie o número de câmeras de videomonitoramento nos pontos estratégicos do município.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2177/indicacao_166.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2177/indicacao_166.pdf</t>
   </si>
   <si>
     <t>Que se proceda com a eliminação das duas vagas de estacionamento da Avenida Presidente Kennedy, nas proximidades da esquina com a rua Humberto Accorsi.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2178/indicacao_167.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2178/indicacao_167.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas ou redutor de velocidade na rua Júlio de Castilhos, esquina com a rua Pedro Baldasso.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2179/indicacao_168.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2179/indicacao_168.pdf</t>
   </si>
   <si>
     <t>Aumentar o quadro de servidores da Vigilância Sanitária e ampliar o Programa Bota Fora.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2180/indicacao_169.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2180/indicacao_169.pdf</t>
   </si>
   <si>
     <t>Aumentar o espaço da sala de vacinas e ampliar o horário de atendimentos.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2181/indicacao_170.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2181/indicacao_170.pdf</t>
   </si>
   <si>
     <t>Ampliar os serviços de desinsetização e desratização para todos os bairros do município.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2182/indicacao_171.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2182/indicacao_171.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie, com a maior brevidade possível, a aquisição de testes antígenos, mais conhecidos como teste do cotonete ou teste rápido, para que seja feita testagem em massa da população de Carlos Barbosa, objetivando a detecção dos casos positivos de Covid 19.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2183/indicacao_172.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2183/indicacao_172.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal notifique os responsáveis pela calçada localizada na margem da rua Presidente Kennedy, em frente ao Hospital São Roque, para que providenciem a limpeza e a manutenção do passeio público.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2184/indicacao_173.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2184/indicacao_173.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo encaminhe ao Poder Legislativo Projeto de Lei autorizativo para contratação emergencial e de excepcional interesse público para substituir servidores efetivos da educação por motivo de licença maternidade e licença prêmio por assiduidade.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2185/indicacao_174.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2185/indicacao_174.pdf</t>
   </si>
   <si>
     <t>Que o Poder executivo proceda a reposição das perdas decorrentes da não concessão da revisão geral anual aos servidores públicos municipais no ano de 2021 e da concessão tardia no ano de 2020.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2191/indicacao_175.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2191/indicacao_175.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo, por meio da Secretaria Municipal da Saúde, organize cadastro de pessoas interessadas em receber a aplicação das vacinas contra Covid-19.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2192/indicacao_176.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2192/indicacao_176.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal ofereça a população feminina vulnerável um método contraceptivo que ofereça segurança e praticidade.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2196/indicacao_177.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2196/indicacao_177.pdf</t>
   </si>
   <si>
     <t>Instalação de postes de iluminação pública no trecho de acesso ao morro do Macaco.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2197/indicacao_178.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2197/indicacao_178.pdf</t>
   </si>
   <si>
     <t>Ampliação da coleta de lixo seco no trecho de acesso ao morro do Macaco, para duas vezes ao mês.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2198/indicacao_179.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2198/indicacao_179.pdf</t>
   </si>
   <si>
     <t>Reparos na pinguela localizada na Linha Neis.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2199/indicacao_180.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2199/indicacao_180.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie a instalação de quebra-molas e/ou instalação de sinalização de trânsito em frente ao Salão da Comunidade de Linha Neis.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2200/indicacao_181.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2200/indicacao_181.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie obra de pavimentação com pavs, com extensão de 500 metros, na estrada que sai da Linha Neis, em direção a RS 122.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2201/indicacao_182.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2201/indicacao_182.pdf</t>
   </si>
   <si>
     <t>Instalação de guarda-corpos em frente aos portões de todas as escolas das três redes de ensino.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2202/indicacao_183.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2202/indicacao_183.pdf</t>
   </si>
   <si>
     <t>Pintura das faixas de seguranças e quebra-molas.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2203/indicacao_184.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2203/indicacao_184.pdf</t>
   </si>
   <si>
     <t>Criação de um programa de teleconsulta e cursos de capacitação dos profissionais da saúde, com programas de educação permanente.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2207/indicacao_185.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2207/indicacao_185.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo realize a captação de recursos e estruturação do CAPS.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2208/indicacao_186.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2208/indicacao_186.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a construção de duas Unidades Básicas de Saúde em locais estratégicos, definidos pela Secretaria da Saúde.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2211/indicacao_187.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2211/indicacao_187.pdf</t>
   </si>
   <si>
     <t>Instalação de academia ao ar livre e parquinho infantil junto ao terreno onde está localizada a antiga escola Alberto Pasqualini, na Linha Neis, comunidade do Forromeco.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2218/indicacao_188.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2218/indicacao_188.pdf</t>
   </si>
   <si>
     <t>Cercamento da quadra de areia localizada na praça de Arcoverde, bem como manutenção do parquinho infantil daquele mesmo espaço.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2220/indicacao_189.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2220/indicacao_189.pdf</t>
   </si>
   <si>
     <t>Cedência de terreno para a Corporação do Corpo de Bombeiros Voluntários de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2221/indicacao_190.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2221/indicacao_190.pdf</t>
   </si>
   <si>
     <t>Pavimentação de trecho de estrada de chão da rua Rui Ramos, na área central de nosso município.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Ariane Baldasso, Cleber Cohsul, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2227/indicacao_191.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2227/indicacao_191.pdf</t>
   </si>
   <si>
     <t>Pintura e manutenção no prédio e no entorno da Escola Municipal Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2228/indicacao_192.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2228/indicacao_192.pdf</t>
   </si>
   <si>
     <t>Ajardinamento, cercamento e calçamento do pátio da Escola Municipal de Tempo Integral Leonel Brizola, bem como criação de um estacionamento.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2229/indicacao_193.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2229/indicacao_193.pdf</t>
   </si>
   <si>
     <t>Que em atendimento a Lei Municipal n° 3.673/2019, o Poder Executivo disponibilize um curso de primeiros socorros para professores e monitores das escolas do Município em parceria com o Corpo de Bombeiros Voluntários de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2230/indicacao_194.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2230/indicacao_194.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize o restabelecimento do funcionamento normal nas Escolas Municipais de Educação Infantil.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2231/indicacao_195.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2231/indicacao_195.pdf</t>
   </si>
   <si>
     <t>Que se proceda com a revisão do gabarito das ruas do Distrito de Arcoverde.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2242/indicacao_196.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2242/indicacao_196.pdf</t>
   </si>
   <si>
     <t>Execução de pavimentação asfáltica da rua Fermina Baldasso Guerra, localizada no bairro São Paulo, nesta cidade.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Ariane Baldasso, Cleber Cohsul, Maria Fatima Boschetti, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_197.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_197.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal gestione junto ao DNIT a instalação de redutor ou controlador de velocidade no trevo da BR 470, em ambos os sentidos.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2250/indic._198.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2250/indic._198.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie campanha de conscientização para o cumprimento no estabelecido pela Lei Municipal nº 1.660/2003, especificamente no que trata sobre a obrigatoriedade de recolhimento de resíduos fecais de animais e utilização de focinheira para cachorros que pelo porte ou temperamento representem risco aos pedestres.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2251/indic._199.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2251/indic._199.pdf</t>
   </si>
   <si>
     <t>Construção de parquinho infantil na comunidade do Cinco Baixo.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2252/indic._200.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2252/indic._200.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude alterações no estacionamento da rua Garibaldi, bem como instalação de redutor de velocidade na referida rua.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2254/ind._201.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2254/ind._201.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal proporcione serviço de fisioterapia e acupuntura na Unidade Básica de Saúde de Arcoverde.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2255/ind._202.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2255/ind._202.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie reparos junto a pavimentação na esquina das ruas 21 de Abril e Pinheiro Machado, bairro Vila Nova, considerando o desnivelamento existente no local.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2256/ind._203.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2256/ind._203.pdf</t>
   </si>
   <si>
     <t>Reposição de calçamento na rua 21 de Abril, em frente a residência nº 1.729, bairro Vila Nova.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2257/ind._204.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2257/ind._204.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo seco e orgânico na rua 21 de Abril, esquina com a rua Antônio Prado.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2260/ind._205.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2260/ind._205.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal implemente o transporte universitário 100% gratuito.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2262/ind._206.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2262/ind._206.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo proceda a alteração dos horários de coleta de lixo na área urbana, de modo que sejam realizados no período da noite, após às 21 horas e também proceda com o recolhimento do lixo na zona rural, no mínimo, 2 (duas) vezes ao mês.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2263/ind._207.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2263/ind._207.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo realize mudanças junto a rotatória localizada próxima a Cooperativa Santa Clara, retirando a inscrição de “PARE” para quem transita pela rotatória. Ainda solicita a inscrição de sinalização de “PARE ou “DÊ A PREFERÊNCIA” na rua Júlio de Castilhos para os veículos que seguem para a Av. 25 de Setembro; na Av. 25 de Setembro para quem segue para a Rua Buarque de Macedo; e na rua Buarque de Macedo na altura da rotatória, tudo conforme sinalizado na imagem que segue em anexo.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2264/208.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2264/208.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo proceda a elevação da lombada localizada na Av. 25 de Setembro, em fronte a Estação Rodoviária.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2265/209.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2265/209.pdf</t>
   </si>
   <si>
     <t>Instalação de parada de ônibus nas proximidades das Conservas Coblens, além da instalação de contêineres de lixo seco e orgânico nas proximidades da empresa.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2266/210.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2266/210.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade, em ambos os lados da rodovia junto ao trevo que dá acesso à empresa Galvanotek, na comunidade da Linha 19.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2269/indicacao_211.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2269/indicacao_211.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie o asfaltamento da estrada de chão no trecho compreendido da frente da igreja de São Sebastião de Castro até o trevo com a Rota do Sol.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2270/ind._212.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2270/ind._212.pdf</t>
   </si>
   <si>
     <t>Instalação de parada de ônibus na comunidade de São Sebastião de Castro, no trecho compreendido entre a Rota do Sol e a Comunidade do Cinco Alto, nas proximidades da família Saiber.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2271/ind._213.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2271/ind._213.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo seco e orgânico na rua Jucelino Kubitschek, próximo da esquina com a rua Ernesto Carlotto.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2272/ind._214.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2272/ind._214.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo seco e orgânico na rua Osvaldo Aranha, no meio da quadra entre as ruas Borges de Medeiros e Rui Ramos.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2274/indicacao_215.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2274/indicacao_215.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, em parceria com os laboratórios de saúde do município, providencie a coleta de materiais para exames laboratoriais no Posto de Saúde de Arcoverde, com coletas de uma a duas vezes por mês.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2275/indicacao_216.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2275/indicacao_216.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a poda de árvores de grande porte localizadas na entrada do distrito de Arcoverde, margem direita da via, sentido Carlos Barbosa-Arcoverde.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2281/ind._217.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2281/ind._217.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo realize a substituição/adequação das placas de identificação da Av. Ivo Tramontina, bem como sua revitalização, inclusive com a adoção do sistema de fiação subterrânea.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Cleber Cohsul, Lucilene Marchi</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2284/indicacao_218.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2284/indicacao_218.pdf</t>
   </si>
   <si>
     <t>Que o Executivo proceda com a instalação de parada de ônibus coberta na rua Marau, próximo ao nº 479, bairro Navegantes.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2286/indicacao_219.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2286/indicacao_219.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a padronização das paradas de ônibus.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2287/indicacao_220.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2287/indicacao_220.pdf</t>
   </si>
   <si>
     <t>Instalação ou construção de uma parada de ônibus coberta, na rua Rio Branco, na esquina com a rua Ana Manfroi Rossi, no bairro Planalto.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2288/ind._221.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2288/ind._221.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal gestione junto aos proprietários de áreas de terras da rua Floriano Peixoto, margem direita, sentido centro-bairro, o corte/poda de árvores de grande porte.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2289/ind._222.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2289/ind._222.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie a abertura de rua e consequente ligação das ruas Floriano Peixoto, bairro Dei Fiori com a rua Presidente Castelo Branco, bairro Planalto.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2291/223.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2291/223.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie um estudo e providencie a reforma dos passeios públicos do centro da cidade.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2292/224.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2292/224.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie junto a RGE a resolução de problemas relacionados a fiação solta nos postes da cidade.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2293/225.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2293/225.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a construção de pista de skate junto a ciclovia.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2300/ind._226.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2300/ind._226.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a pavimentação da rua em frente a EMEI Carinha de Anjo, em Arcoverde.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2309/227.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2309/227.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize a coleta de lixo seco ao menos uma vez por semana em todo o interior do município.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2310/228.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2310/228.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo promova campanha alertando sobre a proibição de consumo e comércio de bebidas alcoólicas para menores de 18 anos.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2311/229.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2311/229.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a limpeza das áreas verdes de sua propriedade.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2313/ind._230.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2313/ind._230.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a construção de calçada/plataforma no entorno do antigo campo de futebol do Flor da Serra, na comunidade do Cinco Baixo.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2321/indicacao_231.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2321/indicacao_231.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a manutenção geral da Estrada Ângelo Malvezzi, comunidade de Santa Clara, com maior brevidade possível.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2329/ind._232.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2329/ind._232.pdf</t>
   </si>
   <si>
     <t>Que o Executivo tome providências para reparar o equívoco na sinalização de trânsito na rua Batista Luzardo, permitindo o estacionamento em ambos os lados da voa.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2333/ind._233.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2333/ind._233.pdf</t>
   </si>
   <si>
     <t>Instalação de placas indicativas de proibição de andar de skate, na Rua Coberta.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_234.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_234.pdf</t>
   </si>
   <si>
     <t>Instalação de dois quebra-molas na rua Cecília Meireles, e de um quebra-molas na Avenida Presidente Kennedy.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2339/ind._235.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2339/ind._235.pdf</t>
   </si>
   <si>
     <t>Aquisição de duas retroescavadeiras e uma escavadeira hidráulica.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Jeneci Mocellin</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2340/ind._236.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2340/ind._236.pdf</t>
   </si>
   <si>
     <t>Levantamento de dados de animais domésticos para controle de castrações, maus tratos e abandono, além de ações de prevenção e combate à zoonoses.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2345/ind._237.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2345/ind._237.pdf</t>
   </si>
   <si>
     <t>Instalação de uma academia ao ar livre na comunidade de Santo Antônio de Castro, nas proximidades da escola.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2354/cco_000606.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2354/cco_000606.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da rua Buarque de Macedo no trecho entre o Point Bowling Boliche e a empresa Galvanotek Embalagens Ltda, bem como o asfaltamento da Travessa Morro do Calvário até a empresa Comparsi e do entorno da parada de ônibus em frente ao Bar do Diego, no bairro São Paulo.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2355/cco_000605.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2355/cco_000605.pdf</t>
   </si>
   <si>
     <t>Instalação de lâmpadas LED na rua Santo Antônio, no bairro Ponte Seca.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2366/ind._240.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2366/ind._240.pdf</t>
   </si>
   <si>
     <t>Instalação de placas luminosas para sinalização dos postes dos canteiros centrais da Av. Padre Pedro Piccoli em Arcoverde.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2367/ind._241.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2367/ind._241.pdf</t>
   </si>
   <si>
     <t>Instalação de bancos em frente a Capela Mortuária Municipal.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2368/ind._242.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2368/ind._242.pdf</t>
   </si>
   <si>
     <t>Criação de vaga de estacionamento reservada à pessoa com deficiência na rua Humberto Accorsi nas proximidades da Clínica São Lucas e do Centro Profissional e Comercial Vittoria.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2369/ind._243.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2369/ind._243.pdf</t>
   </si>
   <si>
     <t>Roçada e limpeza das margens da estrada que vai no sentido comunidade Desvio Machado a localidade de Três de Paus e da estrada que vai da 1ª Secção de Castro a comunidade de Sete de Castro.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2374/indicacao_244.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2374/indicacao_244.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma forrageira automotriz para colheita de milho.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2375/indicacao_245.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2375/indicacao_245.pdf</t>
   </si>
   <si>
     <t>Revitalização da antiga escola localizada na comunidade da Linha 12.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2380/ind._246.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2380/ind._246.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Proarte, analise a viabilidade de contratação de "UN SPETÀCOLO PAR RICORDAR, RIDER E CANTAR" com Edgar Maróstica.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>IPL</t>
   </si>
   <si>
     <t>Indicação de Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1880/ipl_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1880/ipl_01.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação e o custeio de despesas com transporte intramunicipal e intermunicipal de munícipes com mobilidade reduzida ou nula para tratamento de saúde diversos e dá outras providências.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1889/ipl_2.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1889/ipl_2.pdf</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1893/ipl_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1893/ipl_03.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei nº 3.154, de 30 de março de 2015, que "Institui o Plano de Estímulo ao Desenvolvimento Agropecuário no Município de Carlos Barbosa e dá outras providências".</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1915/ipl_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1915/ipl_04.pdf</t>
   </si>
   <si>
     <t>Inclui e altera dispositivos na Lei nº 3.365 de 20 de janeiro de 2017, que "Dispõe sobre o Sistema de Estacionamento Rotativo Regulamentado (ERR) nas vias e Logradouros Públicos.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1922/ipl_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1922/ipl_05.pdf</t>
   </si>
   <si>
     <t>Institui o Talian como Patrimônio Cultural do Município de Carlos Barbosa, prevê ações de valorização, e dá outras providências.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1941/ipl_06.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1941/ipl_06.2021.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Valorização a Vida Animal no Município de Carlos Barbosa, prevê ações de conscientização, e dá outras providências.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1957/ipl_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1957/ipl_07.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei 3.154, de 30 de março de 2015 que "Institui o Plano de Estímulo ao Desenvolvimento Agropecuário no Município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1958/ipl_08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1958/ipl_08.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei nº 682/1990, que "Dispõe sobre o Regime Jurídico dos Servidores Públicos Municipais e dá outras providências".</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1959/ipl_09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1959/ipl_09.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de enfrentamento à violência e Promoção dos Direitos da Mulher de Carlos Barbosa (Fundo Mulher) e define sua estrutura.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1973/ipl_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1973/ipl_10.pdf</t>
   </si>
   <si>
     <t>Institui Programa de Combate ao Machismo e Valorização das Mulheres e Capacitação, Conscientização e orientação de alunos e professores das escolas da rede municipal de ensino de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2006/ipl_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2006/ipl_11.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Carlos Barbosa o Banco de Óculos e dá outras providências.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2007/ipl_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2007/ipl_12.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Emergencial de Microcrédito aos Microempreendedores Individuais (Mei) e Micro Empresas do Município de Carlos Barbosa para enfrentamento do estado de calamidade pública reconhecida pelo Decreto Municipal nº 3.560/2020, e da emergência de saúde pública de importância internacional decorrente do Coronavírus (COVID-19), de que trata a Lei nº 13.979, de 06 de fevereiro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2008/ipl_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2008/ipl_13.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Auxílio Emergencial aos Comerciantes e Prestadores de Serviços Formais para enfrentamento do estado de calamidade pública reconhecido pelo Decreto Municipal nº 3.560/2020, e da emergência de saúde pública de Importância Internacional decorrente do Coronavírus (COVID-19), de que trata a Lei nº 13.979, de 06 de fevereiro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2019/ipl_14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2019/ipl_14.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Carlos Barbosa a “Semana Municipal de Conscientização do Autismo”, e dá outras providências.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2020/ipl_15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2020/ipl_15.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Censo de Inclusão de Autistas.</t>
   </si>
   <si>
     <t>Lucilene Marchi, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2021/ipl_16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2021/ipl_16.pdf</t>
   </si>
   <si>
     <t>Institui a Política, o Conselho e o Fundo Municipal para Apoio e Integração das pessoas portadoras de deficiências.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2031/ipl_17.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2031/ipl_17.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Carlos Barbosa, a Semana Municipal das Pessoas Portadoras de Deficiência, e dá outras providências.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2032/ipl_18.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2032/ipl_18.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Carlos Barbosa, incentivo à empresa que admitir portador de deficiência e dá outras providências.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2063/ipl_19.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2063/ipl_19.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Carlos Barbosa, o Abril Laranja, mês de prevenção da crueldade contra animais e dá outras providências.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2081/ipl20.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2081/ipl20.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Conscientização e Combate à Violência contra Crianças e Adolescentes de Carlos Barbosa e prevenção do uso de drogas, e dá outras providências.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2130/indicacao_de_projeto_de_lei_21.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2130/indicacao_de_projeto_de_lei_21.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Carlos Barbosa, a Semana Municipal do Meio Ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2136/indicacao_de_projeto_de_lei_22.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2136/indicacao_de_projeto_de_lei_22.pdf</t>
   </si>
   <si>
     <t>Cria, no município de Carlos Barbosa, a Carteira de Identificação da Pessoa com Transtorno do Espectro Autista e de Síndrome de Down, e dá outras providências.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2186/indicacao_pl_23.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2186/indicacao_pl_23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 1.759, de 31 de março de 2004, que “Fixa normas para o cumprimento do que dispõe o inciso X do artigo 37, da CF, sobre a revisão geral e anual das remunerações e subsídios dos servidores públicos municipais, dos Poderes Executivo e Legislativo e revoga a Lei nº 1518, de 16 de abril de 2002”, e dá outras providências.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2212/indicacao_pl_24.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2212/indicacao_pl_24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso aos dados de saúde do Município através da internet em tempo real.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2232/indicacao_pl_25.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2232/indicacao_pl_25.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Proteção Animal e dá outras providências.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2261/ind._pl_26.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2261/ind._pl_26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Campanha do “Aleitamento Materno” no município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>Adair Zilio, Ariane Baldasso, Cleber Cohsul, Maria Fatima Boschetti, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2278/ind._pl_27.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2278/ind._pl_27.pdf</t>
   </si>
   <si>
     <t>Altera, inclui e revoga dispositivos da Lei nº 2.310, de 16 de dezembro de 2009 “Estabelece o Código Tributário Municipal, consolida a legislação tributária e dá outras providências”.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>Ariane Baldasso, Lucilene Marchi, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2303/ipl_28.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2303/ipl_28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de fornecimento de absorventes higiênicos no município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2314/ind._pl_29.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2314/ind._pl_29.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei nº 3.154, de 30 de março de 2015, que "institui o Plano de Estímulo ao Desenvolvimento Agropecuário no município de Carlos Barbosa e dá outras providências".</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2330/ind._pl_30.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2330/ind._pl_30.pdf</t>
   </si>
   <si>
     <t>atribui indenização de difícil acesso a servidores lotados junto a secretaria da Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2331/ind._pl_31.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2331/ind._pl_31.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Programa de Incentivos Ambientais "IPTU Verde" no Município de Carlos Barbosa".</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2338/ind._pl_32.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2338/ind._pl_32.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Carlos Barbosa, a Semana Municipal da Consciência Negra, e dá outras providências.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>Enio Grolli, Felipe Xavier, Jeneci Mocellin</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2352/ind._pl_33.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2352/ind._pl_33.pdf</t>
   </si>
   <si>
     <t>Inclui o Artigo 233 B, na Lei Municipal 682/90, referente aos servidores contratados.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2353/ind._pl_34.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2353/ind._pl_34.pdf</t>
   </si>
   <si>
     <t>Institui a Gratificação por Titulação para os servidores públicos municipais do quadro geral.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2361/indicacao_pl_35.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2361/indicacao_pl_35.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Municipal 16 Dias de Ativismo pelo Fim da Violência contra as Mulheres e dá outras providências.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>Enio Grolli, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2362/ind_pl_36.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2362/ind_pl_36.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei Municipal n° 1.702, de 2 de dezembro de 2003, que dispõe sobre a execução de obras e serviços de pavimentação de_x000D_
 ruas e outros logradouros públicos.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2373/ind_pl_37.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2373/ind_pl_37.pdf</t>
   </si>
   <si>
     <t>Cria, no município de Carlos Barbosa, o Programa de Reciclagem de Cadernos e dá outras providências.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2392/ind._pl_38.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2392/ind._pl_38.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Práticas Integrativas e Complementares e de Educação Popular em Saúde (PMPICEPS) no âmbito do Município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1981/mocao_1.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1981/mocao_1.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei nº 144/2020 que “Reconhece a prática da atividade física e do exercício físico como essenciais para a população do Rio Grande do Sul em estabelecimentos prestadores de serviços destinados a essa finalidade, bem como espaços públicos em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1994/mocao_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1994/mocao_02.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio a reabertura do comércio e prestação de serviços considerados não essenciais pelo Governo do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1995/mocao_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1995/mocao_03.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à priorização da vacinação aos profissionais da segurança pública pelo Governo do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2017/mocao_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2017/mocao_04.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao anunciado processo de Privatização da Companhia Estadual de Saneamento - CORSAN.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Comissão de Saúde, Assistência Social e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2022/mocao_5.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2022/mocao_5.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à priorização da vacinação aos portadores da Síndrome de Down pelo Governo do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>Adair Zilio, Ariane Baldasso, Cleber Cohsul, Enio Grolli, Felipe Xavier, Jair Paulo Sauthier, Maximino Malabarba, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2033/mocao_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2033/mocao_06.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Prefeito de Bagé, Exmo. Sr. Divaldo Lara.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2034/mocao_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2034/mocao_07.pdf</t>
   </si>
   <si>
     <t>Moção de apoio à priorização da vacinação aos professores e profissionais da educação em todo o Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2073/mocao_08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2073/mocao_08.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei nº 2.564/2020 que tramita no Senado Federal.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2074/mocao_09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2074/mocao_09.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Plano de Modernização da Carreira dos Militares do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2131/mocao_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2131/mocao_10.pdf</t>
   </si>
   <si>
     <t>Moção de Protesto pela urgente realização de obras de restauração e melhorias das rodovias da Serra Gaúcha, as quais correspondem a ERS 122, RSC 453, RSC 446 e VRS 813.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2166/mocao_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2166/mocao_11.pdf</t>
   </si>
   <si>
     <t>Parabenizar o estudante barbosense Mateus Colombo pela conquista da medalha de prata na Genius Olympiad de Nova Iorque.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2214/mocao_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2214/mocao_12.pdf</t>
   </si>
   <si>
     <t>Moção de apoio à reposição das perdas salariais dos trabalhadores e trabalhadoras da rede estadual de educação.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2258/mocao_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2258/mocao_13.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio a estadualização de trecho da Rodovia BR-470.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2259/mocao_14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2259/mocao_14.pdf</t>
   </si>
   <si>
     <t>Moção de Protesto pela mobilização pela não estadualização de trecho da BR 470.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2290/mocao_15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2290/mocao_15.pdf</t>
   </si>
   <si>
     <t>Parabenizar a Granja Cichelero pelos prêmios conquistados na 44ª edição da Expointer.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2312/mocao.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2312/mocao.pdf</t>
   </si>
   <si>
     <t>Parabenizar a Ferrari Alimentos pelos prêmios conquistados na 44ª Edição da Expointer.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2325/mocao_17.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2325/mocao_17.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à aprovação do Projeto de Lei nº 146/2021, em tramitação na Assembleia Legislativa do RS, que altera a Lei nº 13.821, de 25 de outubro de 2011, que cria o Quadro de Pessoal dos Serviços Auxiliares da Defensoria Pública do Estado, altera seu Quadro de Cargos em Comissão e Funções Gratificadas e dá outras providências.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2335/mocao_18.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2335/mocao_18.pdf</t>
   </si>
   <si>
     <t>Parabenizar a Rádio Estação FM 89.5 pelos 20 anos de existência.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2363/mocao_19.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2363/mocao_19.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio a ampliação do número de convocados, aprovados em concurso público realizado no ano de 2018, para a Polícia Civil, ou Polícia Judiciária, do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2365/mocao_20.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2365/mocao_20.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Emenda n.° 1 a Proposta de Emenda Constitucional n.° 291, de 2021 que "Institui a Polícia Penal do Estado do Rio Grande do Sul e dá outras providências".</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informações</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1881/pi_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1881/pi_01.pdf</t>
   </si>
   <si>
     <t>Pedido de informações com o objetivo de obter informações acerca da rua que dá acesso ao Balneário Navegantes.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>Denir Gedoz, Enio Grolli, Felipe Xavier</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1928/brw5413790e5829_20160103_030839_035404.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1928/brw5413790e5829_20160103_030839_035404.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca das noticiadas reduções de disponibilização de horas-máquina para os agricultores do Município, especialmente para silagem.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1946/pi_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1946/pi_03.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca do Contrato de prestação de serviços firmado entre o Hospital Dr. Bartholomeu Tachini – Hospital São Roque, especialmente no que diz respeito na transferência do atendimento do Centro Municipal de Saúde para o hospital da população, no horário das 00h00 às 06h00.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1950/brw5413790e5829_20160130_030320_035566.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1950/brw5413790e5829_20160130_030320_035566.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca da municipalização da Escola Estadual de Ensino Fundamental Cardeal Arcoverde.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1961/pi_05.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1961/pi_05.2021.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca das medidas tomadas em relação a área da educação na atual situação que as escolas estão passando em razão da pandemia do Covid-19.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1974/pi_06.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1974/pi_06.2021.pdf</t>
   </si>
   <si>
     <t>Obter informações acerca da Rua Coberta.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2047/pi_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2047/pi_07.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca dos contratos de prestação de serviço para limpeza das escolas e preparação de merenda escolar vigentes.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2084/pi_08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2084/pi_08.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca do Contrato de Prestação de serviços e aditivos firmados entre o Hospital Dr. Bartholomeu Tachini – Hospital São Roque, quanto ao atendimento no horário das 00h00 às 06h00min.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2107/pi_09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2107/pi_09.pdf</t>
   </si>
   <si>
     <t>Obter informações acerca do Programa de troca-troca de milho no Município.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2123/pi_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2123/pi_10.pdf</t>
   </si>
   <si>
     <t>Informações a respeito da construção do trevo de acesso a Comunidade da Linha Sobra.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2133/pedido_de_informacao_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2133/pedido_de_informacao_11.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca do Contrato nº 074/2020 que tem por objeto a prestação de serviços de pedreiro junto ao Cemitério Público Municipal.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2188/pedido_de_info._12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2188/pedido_de_info._12.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca dos serviços de saúde disponibilizados pelo Município.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2189/pedido_de_info._13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2189/pedido_de_info._13.pdf</t>
   </si>
   <si>
     <t>Referente as saibreiras exploradas na gestão anterior.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2205/pedido_de_info._14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2205/pedido_de_info._14.pdf</t>
   </si>
   <si>
     <t>Referente às ações desenvolvidas pela Secretaria Municipal da Educação.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2239/pi_15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2239/pi_15.pdf</t>
   </si>
   <si>
     <t>Obter informações acerca da alimentação (merenda escolar) disponibilizada aos alunos da Escola de Tempo Integral Leonel de Moura Brizola.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2240/pi_16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2240/pi_16.pdf</t>
   </si>
   <si>
     <t>Obter esclarecimentos quanto as obras em andamento transmitidas para conclusão e prosseguimento para atual gestão no Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2280/pedido_de_info._17.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2280/pedido_de_info._17.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações com o objetivo de ter acesso a documentação de processos licitatórios.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2282/pi_18.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2282/pi_18.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos relacionados a escada instalada no Bairro Planalto, com o objetivo de junção entre as ruas Albino Jacob Sauthier e Antônio Martim Guerra.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2283/pi_19.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2283/pi_19.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos quanto a aquisição de mudas de árvores pela Secretaria Municipal de Desenvolvimento Turístico, Indústria e Comércio.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2315/pi_20.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2315/pi_20.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca da situação atual e contrato celebrado pelo Poder Executivo relativo a Usina de Reciclagem e Aterro Sanitário de Resíduos localizada em Desvio Machado.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2324/pi_21.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2324/pi_21.pdf</t>
   </si>
   <si>
     <t>Informações acerca dos contratos celebrados pelo município para a coleta de resíduos orgânicos e inorgânicos.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2348/pi_22.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2348/pi_22.pdf</t>
   </si>
   <si>
     <t>Com o objetivo de obter informações acerca da Educação Infantil, mais especificamente, em relação a Pré Escola, frequentada por crianças na faixa etária_x000D_
 de 4 a 5 anos de idade.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2351/pi_23.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2351/pi_23.pdf</t>
   </si>
   <si>
     <t>Acerca dos procedimentos para fornecimento de documento para negativa de medicação, necessária ao munícipe para conseguir medicamento via judicial.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2360/pi_24.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2360/pi_24.pdf</t>
   </si>
   <si>
     <t>Com o objetivo de obter esclarecimentos acerca das matrículas nas escolas municipais.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>Lucilene Marchi, Maximino Malabarba, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2393/p.i_25.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2393/p.i_25.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca do andamento de estudos para atualização do Plano Diretor e para redução das áreas de faixa não edificável no município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2244/emenda_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2244/emenda_01.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos no art. 138 da Lei Orgânica Municipal, que dispõe sobre as publicações oficiais do Município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1872/proj_de_lei_n_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1872/proj_de_lei_n_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos gerais de cessão e permuta entre servidores do Município de Carlos Barbosa para outros órgãos do Poder Executivo, Legislativo ou Judiciário da União, dos Estados, do Distrito Federal e de outros municípios e dá outras providências.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1904/pl_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1904/pl_02.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 01 (um) Fisioterapeuta.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1905/pl_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1905/pl_03.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do art. 79 da Lei Municipal nº 3.364, de 20 de janeiro de 2017, que Institui o Código de Obras e disciplina a sua aplicação.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1906/pl_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1906/pl_04.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar Convênio com o município de Garibaldi-RS objetivando a cedência de servidor e dá outras providências.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1907/pl_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1907/pl_05.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar Convênio com o município de Bento Gonçalves-RS visando receber servidor em cedência e dá outras providências.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1908/pl_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1908/pl_06.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar contrato temporário, sob regime emergencial e de excepcional interesse público de Analista de Sistema de Informações Geográficas - SIG.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1917/pl_07.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1917/pl_07.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a doar conjuntos de proteção respiratória de combate a incêndio à Associação Corpo de Bombeiros Voluntários de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1918/pl_08.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1918/pl_08.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a doar 01 (um) caminhão zero km à Associação Corpo de Bombeiros Voluntários de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1919/pl_09.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1919/pl_09.2021.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei Municipal nº 3.816, de 10 de novembro de 2020 – Calendário de Eventos do Município para o ano de 2021.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1934/pl_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1934/pl_10.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber em doação computador e móveis da empresa Tramontina Central de Administração LTDA e Associação Tramontina de Funcionários - ATF.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1939/pl_11.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1939/pl_11.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa receber em doação da Receita Federal do Brasil veículos para circulação e veículos na condição de sucata.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1947/pl_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1947/pl_12.pdf</t>
   </si>
   <si>
     <t>Regulamenta os Pedágios Solidários no município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1956/pl_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1956/pl_13.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei nº 2.419 de 12 de maio de 2010, que "Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher - COMDIM."</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1965/pl_14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1965/pl_14.pdf</t>
   </si>
   <si>
     <t>Autoriza a aquisição de vacinas para o enfrentamento da pandemia da Covid-19.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1966/pl_15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1966/pl_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 05 (cinco) médicos clínico geral, 02 (dois) médicos psiquiatra, 03 (três) enfermeiros e 05 (cinco) técnicos em enfermagem.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1967/pl_16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1967/pl_16.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Acompanhamento e de Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – Conselho do FUNDEB – de que trata a Lei Federal nº 14.113, de 25 de dezembro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1968/pl_17.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1968/pl_17.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.641, de 15 de setembro de 2011, que “Autoriza a concessão de subsídio para transporte coletivo de idosos e dá outras providências”.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1969/pl_18.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1969/pl_18.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar Concessão de Uso, não onerosa, com dispensa de licitação, de imóvel de domínio público à Associação Corpo de Bombeiros Voluntários de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>Cleber Cohsul, Felipe Xavier, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1982/pl_19.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1982/pl_19.pdf</t>
   </si>
   <si>
     <t>Reconhece a prática da atividade física e do exercício físico, ministrados por Profissional de Educação Física, como essenciais para a população de Carlos Barbosa e as empresas prestadoras de serviços destinados a essa finalidade em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1983/pl_20.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1983/pl_20.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei Municipal nº 2.310, de 16 de dezembro de 2009, que estabelece o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1984/pl_21.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1984/pl_21.pdf</t>
   </si>
   <si>
     <t>Adota medidas resolutórias excepcionais e transitórias referentes aos pedidos de redução do IPTU 2021.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1996/pl_22.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1996/pl_22.pdf</t>
   </si>
   <si>
     <t>Autoriza a cedência de servidores à Associação Dr. Bartholomeu Tacchini – filial Hospital São Roque e dá outras providências.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1997/pl_23.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1997/pl_23.pdf</t>
   </si>
   <si>
     <t>Altera o §1º do art. 4º da Lei Municipal nº 1.682, de 10 de setembro de 2003, que “Autoriza o Poder Executivo a conceder subvenção alimentícia aos servidores municipais e revoga a Lei Municipal nº 766, de 19 de dezembro de 1991 e dá outras providências”.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1998/pl_24.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1998/pl_24.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 01 (um) fisioterapeuta.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1999/pl_25.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1999/pl_25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de assinaturas eletrônicas com certificação digital, produzindo efeitos em todos os documentos editados pelo Município de Carlos Barbosa, e dá outras providências.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2000/pl_26.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2000/pl_26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Desburocratização pelo Poder Público Municipal de Carlos Barbosa e institui a Estratégia para Transformação Digital, E-Digital.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2001/pl_27.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2001/pl_27.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a digitalização e arquivamento de documentos públicos e privados pelo município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2002/pl_28.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2002/pl_28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Implantação da Building Information Modelling – BIM, nos projetos de construção civil, públicos e privados, no município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2009/pl_29.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2009/pl_29.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a receber em doação até 200 (duzentas) cestas básicas.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2025/pl_30.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2025/pl_30.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.839, de 16 de março de 2021, que autoriza o Poder Executivo contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 05 (cinco) médicos clínico geral, 02 (dois) médicos psiquiatra, 03 (três) enfermeiros e 05 (cinco) técnicos em enfermagem.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2026/pl_31.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2026/pl_31.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, por prazo determinado, 02 (dois) Secretários de Escola.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2027/pl_32.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2027/pl_32.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a ratificar doação de 01 (um) aparelho de ar condicionado do Banco do Estado do Rio Grande do Sul - Banrisul.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2045/pl.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2045/pl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 07 (sete) operários.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2059/pl_34.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2059/pl_34.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio Barbosense Cultural 2021, abre Crédito Especial na Lei Orçamentária Anual de 2021, inclui projeto/atividade no Plano Plurianual de 2018-2021 e na Lei de Diretrizes Orçamentárias para 2021.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2060/pl_35.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2060/pl_35.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos financeiros ao Hospital Beneficente São Roque de Carlos Barbosa e a abrir Crédito Especial na Lei Orçamentária Anual de 2021, Lei Municipal nº 3.825, de 15 de dezembro de 2020.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2061/pl_36.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2061/pl_36.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivos na Lei Municipal nº 682, de 5 de junho de 1990 – Regime Jurídico dos Servidores Públicos Municipais de Carlos Barbosa, para acrescentar concessão de redução de 50% (cinquenta por cento) da carga horária de servidor que for responsável legal por pessoa com necessidades especiais.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2075/pl_37.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2075/pl_37.pdf</t>
   </si>
   <si>
     <t>Institui no município de Carlos Barbosa o Banco de Óculos.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2086/pl_38.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2086/pl_38.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, por prazo determinado, 01 (um) Professor de Anos Iniciais.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2087/pl_39.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2087/pl_39.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, por prazo determinado, 04 (quatro) Agentes de Campo.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2088/pl_40.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2088/pl_40.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a firmar Acordo de Cooperação com a Associação do Comércio, Indústria e Serviços de Carlos Barbosa, com vistas a realização da Edição Especial do Festiqueijo 2021.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2095/pl_41.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2095/pl_41.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial na Lei Orçamentária Anual de 2021, Lei Municipal nº 3.825, de 15 de dezembro de 2020, para a Secretaria da Assistência Social e Habitação.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2096/pl_42.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2096/pl_42.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos inc. VII e XCII do art. 2º e revoga dispositivos, todos da Lei Municipal nº 3.364, de 20 de janeiro de 2017, que Institui o Código de Obras e disciplina a sua aplicação.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2097/pl_43.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2097/pl_43.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial na Lei Orçamentária Anual de 2021, Lei Municipal nº 3.825, de 15 de dezembro de 2020, para a Secretaria da Agricultura.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2109/pl_44.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2109/pl_44.pdf</t>
   </si>
   <si>
     <t>Altera a alínea “q” do art. 1º da Lei Municipal nº 288, de 30 de outubro de 1972, que designa denominação de ruas e dá outras providências.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2110/pl_45.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2110/pl_45.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a receber em doação 04 (quatro) câmeras de videomonitoramento da Tramontina Central de Administração Ltda.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2122/p.l_46.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2122/p.l_46.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial na Lei Orçamentária Anual de 2021, Lei Municipal nº 3.825, de 15 de dezembro de 2020, para a Secretaria da Agricultura.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2132/projeto_de_lei_47.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2132/projeto_de_lei_47.pdf</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2143/pl_48.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2143/pl_48.pdf</t>
   </si>
   <si>
     <t>Inclui evento no Anexo Único da Lei Municipal nº 3.816, de 10 de novembro de 2020 – Calendário de Eventos do Município para o ano de 2021.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2144/pl_49.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2144/pl_49.pdf</t>
   </si>
   <si>
     <t>Institui o “Concurso Literário Município de Carlos Barbosa” e abre Crédito Especial na Lei Orçamentária Anual de 2021.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2145/pl_50.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2145/pl_50.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a Receber em doação, móveis diversos da empresa Tramontina Cutelaria S/A.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2148/pl_51.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2148/pl_51.pdf</t>
   </si>
   <si>
     <t>Denomina “Rua Reynaldo Chies”.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2158/pl_52.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2158/pl_52.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a firmar Acordo de Cooperação com a Cooperativa de Crédito Sicredi Serrana, com vistas à realização do projeto-piloto “Educação Financeira na Escola”.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2159/pl_53.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2159/pl_53.pdf</t>
   </si>
   <si>
     <t>Amplia o perímetro urbano de Carlos Barbosa na localidade da Linha Dezenove, e dá outras providências.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2160/pl_54.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2160/pl_54.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2021, Lei Municipal n° 3.825, de 15 de dezembro de 2020, para a Secretaria de Desenvolvimento Turístico.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2157/pl_55.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2157/pl_55.pdf</t>
   </si>
   <si>
     <t>Convalida Termo de Cooperação com o Estado do Rio Grande do Sul visando regulamentar o exercício transitório de professores e servidores estaduais na escola municipalizada Cardeal Arcoverde.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2171/pl_56.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2171/pl_56.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, 1 (um) Engenheiro Civil, com carga horária de até 40h semanais.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2172/pl_57.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2172/pl_57.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permutar imóvel de sua propriedade com a Mitra Diocesana de Caxias do Sul.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2173/pl_58.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2173/pl_58.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço Voluntário no âmbito da Administração Direta e Indireta do Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2174/pl_59.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2174/pl_59.pdf</t>
   </si>
   <si>
     <t>Altera o inc. IV do art. 12 da Lei Municipal nº 2.755, de 29 de março de 2012, para adequar os percentuais das alíquotas de incidência e a vigência da contribuição previdenciária suplementar da Administração Pública Municipal Direta e Indireta do Município de Carlos Barbosa ao IPRAM.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2195/pl_60.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2195/pl_60.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial na Lei Orçamentária Anual de 2021 nº 3.825, de 15 de dezembro de 2020.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2209/pl_61.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2209/pl_61.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, por prazo determinado, 02 (dois) professores.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2210/pl_62.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2210/pl_62.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, por prazo determinado, 06 (seis) Professores de Anos Iniciais e 01 (um) Professor de Português.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2223/pl_63.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2223/pl_63.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Convênio com o Estado do Rio Grande do Sul, por intermédio da Secretaria da Articulação e Apoio aos Municípios, com a finalidade de adesão ao Programa Pavimenta.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2224/pl_64.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2224/pl_64.pdf</t>
   </si>
   <si>
     <t>Inclui precatório na Lista de Precatórios constante à Lei Municipal nº 3.809, de 06 de outubro de 2020 que dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2225/pl_65.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2225/pl_65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual – PPA – para o quadriênio 2022/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2234/pl_66.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2234/pl_66.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo Único da Lei Municipal n° 3.816, de 10 de novembro de 2020 – Calendário de Eventos do Município para o ano de 2021 para modificação de eventos da Proarte e Secretaria da Educação.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2235/pl_67.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2235/pl_67.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, por prazo determinado, 02 (dois) Professores de Inglês e 01 (um) Professor de Anos Iniciais.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2236/pl_68.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2236/pl_68.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivo da Lei n.° 1.963, de 06 de abril de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>Denir Gedoz, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2237/pl_69.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2237/pl_69.pdf</t>
   </si>
   <si>
     <t>Denomina "Avenida Ivo Tramontina", e dá outras providências.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2243/pl_70.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2243/pl_70.pdf</t>
   </si>
   <si>
     <t>Revoga e altera dispositivos da Lei Municipal nº 2.310, de 16 de dezembro de 2009 – Código Tributário Municipal.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2248/pl_71.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2248/pl_71.pdf</t>
   </si>
   <si>
     <t>Amplia o perímetro urbano de Carlos Barbosa na localidade de Desvio Machado, e dá outras providências.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2249/pl_72.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2249/pl_72.pdf</t>
   </si>
   <si>
     <t>Inclui evento no Anexo único da Lei Municipal nº 3.816, de 10 de novembro de 2020 – Calendário de Eventos do Município para o ano de 2021.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2267/pl73.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2267/pl73.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial na Lei Orçamentária Anual de 2021, nº 3.825, de 15 de dezembro de 2020.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2273/pl_74.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2273/pl_74.pdf</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2277/pl_75.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2277/pl_75.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei Municipal nº 682, de 05 de junho de 1990 - Regime Jurídico dos Servidores Municipais.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2279/pl_76.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2279/pl_76.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação para Cargos em Comissão e Funções Gratificadas de pessoas que tenham sido condenadas pela Lei Federal nº 11.340/06 (Lei Maria da Penha), no âmbito da administração direta, autárquica e fundacional do Poder Executivo e Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2294/pl_77.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2294/pl_77.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações no Contrato de Consórcio Público do CISGA, cria gratificação e dá outras providências.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2295/pl_78.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2295/pl_78.pdf</t>
   </si>
   <si>
     <t>Altera, revoga e acrescenta dispositivos na Lei Municipal nº 2.310, de 16 de dezembro de 2009 - Código Tributário Municipal, acrescenta dispositivos na Lei Municipal nº 3.460, de 26 de outubro de 2017 - Código Municipal de Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2298/pl_79.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2298/pl_79.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2299/pl_80.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2299/pl_80.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regime de Previdência Complementar - RPC no âmbito do Município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2304/pl_81.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2304/pl_81.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, por prazo determinado 01 (um) Professor de Anos Iniciais.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2305/pl_82.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2305/pl_82.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei Municipal nº 3.816, de 10 de novembro de 2020 – Calendário de Eventos do Município para o ano de 2021 – Natal no Caminho das Estrelas.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2306/pl_83.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2306/pl_83.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Adote Barbosa”, com o objetivo de fomentar a adoção de bens públicos de uso comum por pessoas físicas e jurídicas no Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2307/pl_84.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2307/pl_84.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.838, de 20 de dezembro de 2012, que dispõe sobre o registro do Patrimônio Imaterial do Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2318/pl_85.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2318/pl_85.pdf</t>
   </si>
   <si>
     <t>Ratifica o Termo de Cooperação nº 165/2021 firmado entre o Governo do Estado do Rio Grande do Sul, por intermédio da Secretaria Estadual da Educação e o Município de Carlos Barbosa, visando regular o regime de colaboração para o ajustamento de matrícula dos alunos da educação infantil (Pré A e B) da Rede Pública Estadual para a Rede Pública Municipal.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2319/pl_86.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2319/pl_86.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com a Defensoria Pública do Estado do Rio Grande do Sul, objetivando a cedência de 1 (um) estagiário para atuar na sede da Defensoria Pública de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2320/pl_87.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2320/pl_87.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estágio curricular de estudantes em órgãos da administração pública municipal direta e indireta do Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2336/pl_88.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2336/pl_88.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial na Lei Orçamentária Anual de 2021, Lei Municipal nº 3.825, de 15 de dezembro de 2020, para a Secretaria Municipal de Desenvolvimento Turístico – Natal no Caminho das Estrelas 2021.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2337/pl_89.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2337/pl_89.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial na Lei Orçamentária Anual de 2021, Lei Municipal nº 3.825, de 15 de dezembro de 2020, para a Secretaria de Esportes, Lazer e Juventude.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2341/pl_90.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2341/pl_90.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar Convênio com o Município de Garibaldi-RS, visando receber servidor em cedência.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2342/pl_91.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2342/pl_91.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo firmar Convênio com o Município de Nova Prata-RS, objetivando contratação de procedimentos na área de oftalmologia.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2343/pl_92.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2343/pl_92.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 03 (três) Médicos Clínico Geral, 05 (cinco) Técnicos em Enfermagem, 03 (três) Enfermeiros, 02 (dois) Médicos Psiquiatra, 02 (dois) Médicos Ginecologista e Obstetra, 02 (dois) Cirurgiões Dentistas, 02 (dois) Auxiliares de Farmácia e 01 (um) Farmacêutico.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2346/pl_93.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2346/pl_93.pdf</t>
   </si>
   <si>
     <t>Aprova o Calendário de Eventos do Município de Carlos Barbosa para o ano de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2349/pl_94.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2349/pl_94.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a receber em doação equipamentos e câmeras de videomonitoramento do Consepro.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2350/pl_95.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2350/pl_95.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Desenvolvimento Econômico "Prospera Carlos Barbosa".</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2358/pl_96.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2358/pl_96.pdf</t>
   </si>
   <si>
     <t>Inclui e exclui ações no Plano Plurianual de Investimentos 2022-2025, Lei Municipal nº 3.884, de 10 de agosto de 2021 e na Lei de Diretrizes Orçamentárias 2022, Lei Municipal nº 3.900, de 5 de outubro de 2021.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2359/pl_97.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2359/pl_97.pdf</t>
   </si>
   <si>
     <t>Orça a Receita e fixa a Despesa do Município de Carlos Barbosa para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2370/pl_98.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2370/pl_98.pdf</t>
   </si>
   <si>
     <t>Cria 35 (trinta e cinco) cargos de provimento efetivo na categoria funcional de Professor e 20 (vinte) cargos de provimento efetivo na categoria funcional de Auxiliar Geral de Escola.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2371/pl_99.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2371/pl_99.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 2 (dois) Auxiliares em Saúde Bucal.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2376/pl_100.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2376/pl_100.pdf</t>
   </si>
   <si>
     <t>Fixa o desconto para pagamento em cota única do IPTU 2022.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2377/pl_101.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2377/pl_101.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 18 (dezoito) Monitores de Creche, 114 (cento e quatorze) Auxiliares Gerais de Escola e 2 (dois) Secretários de Escola.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2378/pl_102.2021.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2378/pl_102.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 56 (cinquenta e seis) Professores e 1 (um) Orientador Educacional.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2381/pl_103.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2381/pl_103.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.755, de 29 de março de 2012, visando alterar o percentual inerente ao valor da Taxa de Administração, bem como a base de incidência deste percentual, além de incluir dispositivo que destina o saldo remanescente dos recursos pertencentes à Reserva Administrativa.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>Ariane Baldasso, Maximino Malabarba, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2382/pl_104.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2382/pl_104.pdf</t>
   </si>
   <si>
     <t>Altera metragens mínimas das estradas primárias e secundárias do interior do Município de Carlos Barbosa, constante na Lei Municipal nº 3.256, de 15 de dezembro de 2015.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2387/pl_105.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2387/pl_105.pdf</t>
   </si>
   <si>
     <t>Denomina “Rua dos Ipês”, “Rua das Andorinhas”, “Rua das Cerejeiras”, “Rua dos Sabiás”, “Rua dos Jerivás”, “Rua dos Canários”, “Rua das Araucárias”, “Rua dos Bem-Te-Vis”, “Rua dos Guabijus”, “Rua dos Quero-Queros”, “Rua das Pitangueiras” e “Ciclovia Rodolfo Haefliger”, e dá outras providências.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2388/pl_106.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2388/pl_106.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, 1 (um) Fiscal Sanitarista e de Meio Ambiente.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2389/pl_107.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2389/pl_107.pdf</t>
   </si>
   <si>
     <t>Cria no Município de Carlos Barbosa o “Programa de Reciclagem de Cadernos”</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2390/pl_108.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2390/pl_108.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial na Lei Orçamentária Anual de 2021, Lei Municipal nº 3.825, de 15 de dezembro de 2020, para a Secretaria Municipal da Educação.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2391/pl_109.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2391/pl_109.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, 02 (dois) Psicólogos.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2396/pl_110.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2396/pl_110.pdf</t>
   </si>
   <si>
     <t>Autoriza a firmar Termo de Cooperação entre os municípios de Carlos Barbosa e Farroupilha, a fim de viabilizar cirurgias de caráter eletivo na especialidade de Traumatologia/Ortopedia de Alta Complexidade.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2397/pl_111.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2397/pl_111.pdf</t>
   </si>
   <si>
     <t>Cria 02 (dois) cargos de provimento efetivo na categoria funcional de Técnico em Enfermagem e extingue, no momento de sua vacância, o cargo de provimento efetivo na categoria funcional de Auxiliar de Enfermagem.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2398/pl_112.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2398/pl_112.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2 da Lei Municipal nº 3.924, de 14 de dezembro de 2021, qua autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, 1 (um) Fiscal Sanitarista e de Meio Ambiente.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2238/projeto_de_resolucao_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2238/projeto_de_resolucao_01.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo Único da Resolução n.° 23, de 27 de agosto de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1929/requerimento.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1929/requerimento.pdf</t>
   </si>
   <si>
     <t>Convocação de Secretária Municipal.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2024/requerimento_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2024/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Convite a Presidente do Conselho Municipal dos Direitos da Criança e do Adolescente - COMDICA.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>Luciano Baroni</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2085/requerimento_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2085/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Licença Particular.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2108/requerimento_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2108/requerimento_05.pdf</t>
   </si>
   <si>
     <t>Convite a Presidente da Abapa.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2142/requerimento_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2142/requerimento_06.pdf</t>
   </si>
   <si>
     <t>Licença particular.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2193/requerimento_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2193/requerimento_07.pdf</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2204/requerimento_08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2204/requerimento_08.pdf</t>
   </si>
   <si>
     <t>Convocação de servidores.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2215/requerimento_09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2215/requerimento_09.pdf</t>
   </si>
   <si>
     <t>Criação de Comissão Especial.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2217/requerimento_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2217/requerimento_10.pdf</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>Jair Paulo Sauthier, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2219/requerimento_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2219/requerimento_11.pdf</t>
   </si>
   <si>
     <t>Autorização deslocamento à Brasília.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2222/requerimento_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2222/requerimento_12.pdf</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2247/requerimento_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2247/requerimento_13.pdf</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2296/req_14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2296/req_14.pdf</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2301/req._15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2301/req._15.pdf</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2316/req._16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2316/req._16.pdf</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2322/requerimento_17.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2322/requerimento_17.pdf</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>Ariane Baldasso, Maximino Malabarba</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2323/requerimento_18.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2323/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Convite a direção da APAE Carlos Barbosa.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>Enio Grolli, Luciano Baroni</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2356/cco_000604.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2356/cco_000604.pdf</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2364/requerimento_20.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2364/requerimento_20.pdf</t>
   </si>
   <si>
     <t>Autorização para deslocamento à Brasília.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2190/oficio_611.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2190/oficio_611.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei CM nº 13/2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6020,67 +6020,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1868/ata_1.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1869/ata_02.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1883/ata_03.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1896/ata_04.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1916/ata_05.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1925/ata_06.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1937/ata_07.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1948/ata_08_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1949/ata_09.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1953/ata_10.21.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1970/ata_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1986/ata_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1989/ata_13.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2018/ata_14.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2028/ata_15.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2046/ata_16.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2062/ata_17.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2066/ata_18.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2089/ata_19.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2098/ata_20.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2111/ata_21.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2112/ata_22.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2137/ata_23.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2138/ata_24.2021_audiencia_publica_metas_fiscais.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2139/audiencia_publica_da_saude.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2149/ata_26.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2153/ata_27.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2175/ata_28.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2194/ata_29.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2206/ata_30.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2216/ata_31.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2226/ata_32.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2241/ata_33.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2246/ata_34.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2253/ata_35.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2268/ata_36.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2276/ata_37.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2285/ata_38.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2297/ata_39.2021_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2302/ata_40.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2326/ata_41.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2327/ata_42.2021_audiencia_publica_metas_fiscais.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2328/ata_43.2021_audiencia_publica_da_saude.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2332/ata_44.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2344/ata_45.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2347/ata_46.2021_santa_rosa_conferida.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2357/ata_47.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2372/ata_48.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2379/ata_49.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2383/ata_50.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2394/ata_51.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2395/ata_52.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2419/ata_53.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2010/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2023/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2233/emenda_3.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2308/emenda_4.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2317/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2385/emenda_06.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1870/indicacao_n_01.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1871/indicacao_n_02.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1873/indicacao_n_03.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_n_04.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1875/05.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1876/06.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1877/07.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1878/08.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1879/09.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1882/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1884/11.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1885/12.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1886/13.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1887/14.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1888/15.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1890/16.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1891/17.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1892/18.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1894/19.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1895/20.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1897/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1898/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1899/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1900/24.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1901/25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1902/26.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1903/27_indicacao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1909/28.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1910/29.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1911/30.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1913/31.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1914/32.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1920/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1921/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1923/35.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1924/36.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1926/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1927/brw5413790e5829_20160103_030802_035402.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1930/39.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1931/40.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1932/41.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1933/42.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1935/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1936/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1938/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1940/indicacao_46.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1942/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1943/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1944/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1945/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1952/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1960/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1962/53.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1963/54.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1964/55.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1971/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1972/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1975/58.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1976/59.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1977/60.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1978/61.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1979/62.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1980/63.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1987/64.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1988/65.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1991/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1992/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1993/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2003/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2004/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2005/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2011/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2012/74.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2013/75.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2014/76.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2015/77.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2016/78.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2029/79.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2030/80.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2036/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2037/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2038/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2039/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2040/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2041/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2042/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2043/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2044/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2049/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2050/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2051/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2053/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2054/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2055/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2056/98.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2057/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2058/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2064/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2065/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2067/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2068/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2069/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2070/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2071/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2072/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2076/109.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2077/110.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2078/111.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2079/112.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2080/113.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2082/114.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2083/115.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2090/116.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2091/117.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2092/118.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2093/119.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2094/120.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2099/121.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2100/122.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2101/123.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2102/124.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2103/125.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2104/126.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2105/127.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2106/128.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2113/129.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2114/130.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2115/131.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2116/132.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2117/133.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2118/134.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2119/135.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2120/136.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2121/137.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2124/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2125/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2126/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2127/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2128/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2129/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2134/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2135/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2140/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2141/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2147/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2146/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2150/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2151/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2152/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2154/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2155/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2156/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2161/indic._156.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2162/indic._157.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2163/indic._158.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2164/indic._159.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2165/indic._160.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2167/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2168/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2169/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2170/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2176/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2177/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2178/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2179/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2180/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2181/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2182/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2183/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2184/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2185/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2191/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2192/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2196/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2197/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2198/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2199/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2200/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2201/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2202/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2203/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2207/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2208/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2211/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2218/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2220/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2221/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2227/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2228/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2229/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2230/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2231/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2242/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2250/indic._198.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2251/indic._199.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2252/indic._200.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2254/ind._201.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2255/ind._202.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2256/ind._203.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2257/ind._204.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2260/ind._205.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2262/ind._206.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2263/ind._207.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2264/208.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2265/209.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2266/210.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2269/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2270/ind._212.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2271/ind._213.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2272/ind._214.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2274/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2275/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2281/ind._217.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2284/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2286/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2287/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2288/ind._221.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2289/ind._222.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2291/223.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2292/224.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2293/225.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2300/ind._226.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2309/227.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2310/228.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2311/229.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2313/ind._230.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2321/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2329/ind._232.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2333/ind._233.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2339/ind._235.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2340/ind._236.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2345/ind._237.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2354/cco_000606.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2355/cco_000605.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2366/ind._240.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2367/ind._241.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2368/ind._242.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2369/ind._243.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2374/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2375/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2380/ind._246.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1880/ipl_01.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1889/ipl_2.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1893/ipl_03.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1915/ipl_04.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1922/ipl_05.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1941/ipl_06.2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1957/ipl_07.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1958/ipl_08.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1959/ipl_09.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1973/ipl_10.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2006/ipl_11.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2007/ipl_12.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2008/ipl_13.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2019/ipl_14.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2020/ipl_15.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2021/ipl_16.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2031/ipl_17.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2032/ipl_18.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2063/ipl_19.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2081/ipl20.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2130/indicacao_de_projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2136/indicacao_de_projeto_de_lei_22.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2186/indicacao_pl_23.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2212/indicacao_pl_24.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2232/indicacao_pl_25.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2261/ind._pl_26.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2278/ind._pl_27.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2303/ipl_28.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2314/ind._pl_29.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2330/ind._pl_30.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2331/ind._pl_31.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2338/ind._pl_32.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2352/ind._pl_33.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2353/ind._pl_34.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2361/indicacao_pl_35.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2362/ind_pl_36.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2373/ind_pl_37.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2392/ind._pl_38.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1981/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1994/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1995/mocao_03.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2017/mocao_04.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2022/mocao_5.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2033/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2034/mocao_07.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2073/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2074/mocao_09.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2131/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2166/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2214/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2258/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2259/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2290/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2312/mocao.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2325/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2335/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2363/mocao_19.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2365/mocao_20.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1881/pi_01.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1928/brw5413790e5829_20160103_030839_035404.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1946/pi_03.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1950/brw5413790e5829_20160130_030320_035566.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1961/pi_05.2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1974/pi_06.2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2047/pi_07.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2084/pi_08.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2107/pi_09.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2123/pi_10.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2133/pedido_de_informacao_11.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2188/pedido_de_info._12.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2189/pedido_de_info._13.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2205/pedido_de_info._14.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2239/pi_15.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2240/pi_16.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2280/pedido_de_info._17.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2282/pi_18.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2283/pi_19.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2315/pi_20.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2324/pi_21.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2348/pi_22.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2351/pi_23.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2360/pi_24.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2393/p.i_25.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2244/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1872/proj_de_lei_n_01.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1904/pl_02.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1905/pl_03.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1906/pl_04.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1907/pl_05.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1908/pl_06.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1917/pl_07.2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1918/pl_08.2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1919/pl_09.2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1934/pl_10.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1939/pl_11.2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1947/pl_12.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1956/pl_13.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1965/pl_14.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1966/pl_15.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1967/pl_16.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1968/pl_17.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1969/pl_18.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1982/pl_19.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1983/pl_20.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1984/pl_21.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1996/pl_22.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1997/pl_23.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1998/pl_24.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1999/pl_25.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2000/pl_26.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2001/pl_27.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2002/pl_28.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2009/pl_29.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2025/pl_30.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2026/pl_31.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2027/pl_32.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2045/pl.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2059/pl_34.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2060/pl_35.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2061/pl_36.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2075/pl_37.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2086/pl_38.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2087/pl_39.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2088/pl_40.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2095/pl_41.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2096/pl_42.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2097/pl_43.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2109/pl_44.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2110/pl_45.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2122/p.l_46.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2132/projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2143/pl_48.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2144/pl_49.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2145/pl_50.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2148/pl_51.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2158/pl_52.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2159/pl_53.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2160/pl_54.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2157/pl_55.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2171/pl_56.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2172/pl_57.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2173/pl_58.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2174/pl_59.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2195/pl_60.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2209/pl_61.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2210/pl_62.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2223/pl_63.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2224/pl_64.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2225/pl_65.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2234/pl_66.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2235/pl_67.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2236/pl_68.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2237/pl_69.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2243/pl_70.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2248/pl_71.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2249/pl_72.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2267/pl73.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2273/pl_74.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2277/pl_75.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2279/pl_76.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2294/pl_77.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2295/pl_78.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2298/pl_79.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2299/pl_80.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2304/pl_81.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2305/pl_82.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2306/pl_83.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2307/pl_84.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2318/pl_85.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2319/pl_86.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2320/pl_87.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2336/pl_88.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2337/pl_89.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2341/pl_90.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2342/pl_91.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2343/pl_92.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2346/pl_93.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2349/pl_94.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2350/pl_95.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2358/pl_96.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2359/pl_97.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2370/pl_98.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2371/pl_99.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2376/pl_100.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2377/pl_101.2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2378/pl_102.2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2381/pl_103.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2382/pl_104.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2387/pl_105.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2388/pl_106.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2389/pl_107.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2390/pl_108.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2391/pl_109.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2396/pl_110.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2397/pl_111.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2398/pl_112.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2238/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1929/requerimento.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2024/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2085/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2108/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2142/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2193/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2204/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2215/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2217/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2219/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2222/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2247/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2296/req_14.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2301/req._15.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2316/req._16.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2322/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2323/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2356/cco_000604.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2364/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2190/oficio_611.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1868/ata_1.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1869/ata_02.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1883/ata_03.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1896/ata_04.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1916/ata_05.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1925/ata_06.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1937/ata_07.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1948/ata_08_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1949/ata_09.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1953/ata_10.21.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1970/ata_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1986/ata_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1989/ata_13.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2018/ata_14.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2028/ata_15.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2046/ata_16.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2062/ata_17.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2066/ata_18.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2089/ata_19.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2098/ata_20.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2111/ata_21.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2112/ata_22.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2137/ata_23.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2138/ata_24.2021_audiencia_publica_metas_fiscais.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2139/audiencia_publica_da_saude.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2149/ata_26.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2153/ata_27.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2175/ata_28.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2194/ata_29.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2206/ata_30.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2216/ata_31.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2226/ata_32.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2241/ata_33.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2246/ata_34.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2253/ata_35.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2268/ata_36.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2276/ata_37.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2285/ata_38.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2297/ata_39.2021_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2302/ata_40.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2326/ata_41.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2327/ata_42.2021_audiencia_publica_metas_fiscais.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2328/ata_43.2021_audiencia_publica_da_saude.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2332/ata_44.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2344/ata_45.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2347/ata_46.2021_santa_rosa_conferida.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2357/ata_47.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2372/ata_48.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2379/ata_49.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2383/ata_50.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2394/ata_51.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2395/ata_52.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2419/ata_53.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2010/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2023/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2233/emenda_3.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2308/emenda_4.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2317/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2385/emenda_06.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1870/indicacao_n_01.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1871/indicacao_n_02.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1873/indicacao_n_03.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_n_04.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1875/05.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1876/06.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1877/07.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1878/08.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1879/09.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1882/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1884/11.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1885/12.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1886/13.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1887/14.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1888/15.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1890/16.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1891/17.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1892/18.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1894/19.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1895/20.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1897/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1898/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1899/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1900/24.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1901/25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1902/26.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1903/27_indicacao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1909/28.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1910/29.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1911/30.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1913/31.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1914/32.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1920/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1921/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1923/35.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1924/36.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1926/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1927/brw5413790e5829_20160103_030802_035402.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1930/39.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1931/40.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1932/41.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1933/42.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1935/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1936/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1938/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1940/indicacao_46.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1942/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1943/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1944/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1945/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1952/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1960/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1962/53.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1963/54.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1964/55.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1971/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1972/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1975/58.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1976/59.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1977/60.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1978/61.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1979/62.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1980/63.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1987/64.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1988/65.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1991/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1992/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1993/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2003/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2004/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2005/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2011/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2012/74.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2013/75.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2014/76.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2015/77.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2016/78.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2029/79.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2030/80.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2036/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2037/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2038/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2039/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2040/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2041/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2042/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2043/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2044/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2049/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2050/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2051/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2053/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2054/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2055/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2056/98.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2057/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2058/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2064/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2065/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2067/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2068/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2069/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2070/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2071/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2072/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2076/109.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2077/110.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2078/111.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2079/112.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2080/113.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2082/114.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2083/115.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2090/116.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2091/117.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2092/118.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2093/119.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2094/120.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2099/121.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2100/122.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2101/123.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2102/124.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2103/125.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2104/126.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2105/127.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2106/128.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2113/129.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2114/130.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2115/131.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2116/132.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2117/133.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2118/134.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2119/135.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2120/136.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2121/137.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2124/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2125/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2126/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2127/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2128/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2129/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2134/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2135/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2140/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2141/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2147/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2146/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2150/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2151/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2152/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2154/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2155/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2156/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2161/indic._156.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2162/indic._157.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2163/indic._158.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2164/indic._159.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2165/indic._160.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2167/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2168/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2169/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2170/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2176/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2177/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2178/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2179/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2180/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2181/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2182/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2183/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2184/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2185/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2191/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2192/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2196/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2197/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2198/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2199/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2200/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2201/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2202/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2203/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2207/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2208/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2211/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2218/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2220/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2221/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2227/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2228/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2229/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2230/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2231/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2242/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2250/indic._198.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2251/indic._199.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2252/indic._200.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2254/ind._201.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2255/ind._202.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2256/ind._203.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2257/ind._204.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2260/ind._205.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2262/ind._206.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2263/ind._207.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2264/208.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2265/209.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2266/210.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2269/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2270/ind._212.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2271/ind._213.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2272/ind._214.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2274/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2275/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2281/ind._217.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2284/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2286/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2287/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2288/ind._221.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2289/ind._222.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2291/223.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2292/224.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2293/225.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2300/ind._226.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2309/227.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2310/228.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2311/229.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2313/ind._230.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2321/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2329/ind._232.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2333/ind._233.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2339/ind._235.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2340/ind._236.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2345/ind._237.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2354/cco_000606.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2355/cco_000605.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2366/ind._240.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2367/ind._241.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2368/ind._242.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2369/ind._243.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2374/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2375/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2380/ind._246.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1880/ipl_01.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1889/ipl_2.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1893/ipl_03.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1915/ipl_04.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1922/ipl_05.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1941/ipl_06.2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1957/ipl_07.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1958/ipl_08.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1959/ipl_09.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1973/ipl_10.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2006/ipl_11.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2007/ipl_12.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2008/ipl_13.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2019/ipl_14.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2020/ipl_15.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2021/ipl_16.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2031/ipl_17.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2032/ipl_18.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2063/ipl_19.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2081/ipl20.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2130/indicacao_de_projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2136/indicacao_de_projeto_de_lei_22.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2186/indicacao_pl_23.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2212/indicacao_pl_24.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2232/indicacao_pl_25.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2261/ind._pl_26.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2278/ind._pl_27.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2303/ipl_28.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2314/ind._pl_29.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2330/ind._pl_30.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2331/ind._pl_31.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2338/ind._pl_32.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2352/ind._pl_33.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2353/ind._pl_34.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2361/indicacao_pl_35.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2362/ind_pl_36.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2373/ind_pl_37.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2392/ind._pl_38.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1981/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1994/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1995/mocao_03.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2017/mocao_04.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2022/mocao_5.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2033/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2034/mocao_07.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2073/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2074/mocao_09.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2131/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2166/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2214/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2258/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2259/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2290/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2312/mocao.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2325/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2335/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2363/mocao_19.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2365/mocao_20.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1881/pi_01.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1928/brw5413790e5829_20160103_030839_035404.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1946/pi_03.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1950/brw5413790e5829_20160130_030320_035566.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1961/pi_05.2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1974/pi_06.2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2047/pi_07.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2084/pi_08.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2107/pi_09.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2123/pi_10.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2133/pedido_de_informacao_11.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2188/pedido_de_info._12.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2189/pedido_de_info._13.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2205/pedido_de_info._14.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2239/pi_15.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2240/pi_16.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2280/pedido_de_info._17.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2282/pi_18.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2283/pi_19.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2315/pi_20.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2324/pi_21.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2348/pi_22.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2351/pi_23.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2360/pi_24.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2393/p.i_25.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2244/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1872/proj_de_lei_n_01.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1904/pl_02.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1905/pl_03.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1906/pl_04.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1907/pl_05.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1908/pl_06.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1917/pl_07.2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1918/pl_08.2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1919/pl_09.2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1934/pl_10.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1939/pl_11.2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1947/pl_12.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1956/pl_13.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1965/pl_14.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1966/pl_15.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1967/pl_16.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1968/pl_17.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1969/pl_18.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1982/pl_19.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1983/pl_20.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1984/pl_21.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1996/pl_22.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1997/pl_23.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1998/pl_24.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1999/pl_25.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2000/pl_26.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2001/pl_27.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2002/pl_28.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2009/pl_29.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2025/pl_30.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2026/pl_31.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2027/pl_32.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2045/pl.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2059/pl_34.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2060/pl_35.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2061/pl_36.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2075/pl_37.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2086/pl_38.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2087/pl_39.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2088/pl_40.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2095/pl_41.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2096/pl_42.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2097/pl_43.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2109/pl_44.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2110/pl_45.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2122/p.l_46.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2132/projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2143/pl_48.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2144/pl_49.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2145/pl_50.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2148/pl_51.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2158/pl_52.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2159/pl_53.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2160/pl_54.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2157/pl_55.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2171/pl_56.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2172/pl_57.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2173/pl_58.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2174/pl_59.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2195/pl_60.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2209/pl_61.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2210/pl_62.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2223/pl_63.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2224/pl_64.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2225/pl_65.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2234/pl_66.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2235/pl_67.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2236/pl_68.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2237/pl_69.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2243/pl_70.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2248/pl_71.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2249/pl_72.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2267/pl73.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2273/pl_74.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2277/pl_75.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2279/pl_76.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2294/pl_77.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2295/pl_78.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2298/pl_79.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2299/pl_80.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2304/pl_81.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2305/pl_82.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2306/pl_83.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2307/pl_84.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2318/pl_85.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2319/pl_86.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2320/pl_87.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2336/pl_88.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2337/pl_89.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2341/pl_90.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2342/pl_91.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2343/pl_92.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2346/pl_93.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2349/pl_94.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2350/pl_95.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2358/pl_96.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2359/pl_97.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2370/pl_98.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2371/pl_99.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2376/pl_100.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2377/pl_101.2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2378/pl_102.2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2381/pl_103.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2382/pl_104.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2387/pl_105.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2388/pl_106.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2389/pl_107.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2390/pl_108.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2391/pl_109.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2396/pl_110.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2397/pl_111.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2398/pl_112.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2238/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/1929/requerimento.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2024/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2085/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2108/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2142/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2193/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2204/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2215/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2217/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2219/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2222/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2247/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2296/req_14.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2301/req._15.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2316/req._16.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2322/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2323/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2356/cco_000604.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2364/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2021/2190/oficio_611.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H523"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="113.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>