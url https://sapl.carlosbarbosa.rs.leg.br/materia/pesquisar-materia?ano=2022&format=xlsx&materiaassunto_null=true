--- v0 (2026-02-07)
+++ v1 (2026-04-02)
@@ -54,5290 +54,5290 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>Secretaria da Câmara - SEC</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2418/ata_01.2022_do_dia_07.02.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2418/ata_01.2022_do_dia_07.02.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 01/2022 - Sessão Ordinária do dia 07/02/2022.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2450/ata_02.2022_sessao_do_dia_14.02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2450/ata_02.2022_sessao_do_dia_14.02.pdf</t>
   </si>
   <si>
     <t>Ata nº 02/2022 - Sessão Ordinária do dia 14/02/2022.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2456/ata_03.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2456/ata_03.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 03/2022 - Sessão Ordinária do dia 21/02/2022.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2478/ata_04.2022_audiencia_publica_metas_fiscais.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2478/ata_04.2022_audiencia_publica_metas_fiscais.pdf</t>
   </si>
   <si>
     <t>Ata nº 04/2022 - Audiência Pública do dia 25/02/2022.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2479/ata_05.2022_-_audiencia_publica_saude.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2479/ata_05.2022_-_audiencia_publica_saude.pdf</t>
   </si>
   <si>
     <t>Ata nº 05/2022 - Audiência Pública do dia 25/02/2022.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2480/ata_06.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2480/ata_06.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 06/2022 - Sessão Ordinária do dia 07/03/2022.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2489/ata_07.2022_finalizada.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2489/ata_07.2022_finalizada.pdf</t>
   </si>
   <si>
     <t>Ata nº 07/2022 - Sessão Ordinária do dia 14/03/2022.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2497/ata_08.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2497/ata_08.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 08/2022 - Sessão Ordinária do dia 21/03/2022.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2507/ata_09.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2507/ata_09.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 09/2022 - Sessão Ordinária do dia 28/03/2022.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2523/ata_10.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2523/ata_10.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 10/2022 - Sessão Ordinária do dia 04/03/2022.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2528/ata_11.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2528/ata_11.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 11/2022 - Sessão Ordinária do dia 11/04/2022.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2530/ata_12.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2530/ata_12.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 12/2022 - Sessão Ordinária do dia 18/04/2022.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2538/ata_13.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2538/ata_13.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 13/2022 - Sessão Ordinária do dia 25/04/2022.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2556/ata_14.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2556/ata_14.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 14/2022 - Sessão Ordinária do dia 02/05/2022.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2557/ata_15.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2557/ata_15.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 15/2022 - Sessão Ordinária do dia 09/05/2022.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2573/ata_16.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2573/ata_16.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 16/2022 - Sessão Ordinária do dia 16/05/2022.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2575/ata_17.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2575/ata_17.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 17/2022 - Sessão Ordinária do dia 23/05/2022.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2596/ata_18.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2596/ata_18.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 18/2022 - Sessão Ordinária do dia 30/05/2022.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2597/ata_19.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2597/ata_19.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 19/2022 - Audiência Pública do dia 31/05/2022.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2598/ata_20.2022_-_audiencia_publica_saude.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2598/ata_20.2022_-_audiencia_publica_saude.pdf</t>
   </si>
   <si>
     <t>Ata nº 20/2022 - Audiência Pública do dia 31/05/2022.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2613/ata_21.2022_conferida.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2613/ata_21.2022_conferida.pdf</t>
   </si>
   <si>
     <t>Ata nº 21/2022 - Sessão Ordinária do dia 06/06/2022.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2614/ata_22.2022_do_dia_13.06.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2614/ata_22.2022_do_dia_13.06.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 22/2022 - Sessão Ordinária do dia 13/06/2022.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2622/ata_23.2022_finalizada.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2622/ata_23.2022_finalizada.pdf</t>
   </si>
   <si>
     <t>Ata nº 23/2022 - Sessão Ordinária do dia 20/06/2022.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2638/ata_24.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2638/ata_24.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 24/2022 - Sessão Ordinária do dia 27/06/2022.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2641/ata_25.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2641/ata_25.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 25/2022 - Sessão Ordinária do dia 04/07/2022.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2655/ata_26.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2655/ata_26.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 26/2022 - Sessão Ordinária do dia 11/07/2022.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2662/ata_27.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2662/ata_27.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 27/2022 - Sessão Ordinária do dia 18/07/2022.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2686/ata_28.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2686/ata_28.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 28/2022 - Sessão Ordinária do dia 25/07/2022.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2687/ata_29.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2687/ata_29.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 29/2022 - Sessão Ordinária do dia 01/08/2022.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2693/ata_30.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2693/ata_30.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 30/2022 - Sessão Ordinária do dia 08/08/2022.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2706/ata_31.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2706/ata_31.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 31/2022 - Sessão Ordinária do dia 15/08/2022.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2707/ata_32.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2707/ata_32.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 32/2022 - Sessão Ordinária do dia 22/08/2022.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2719/ata_33.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2719/ata_33.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 33/2022 - Sessão Ordinária do dia 29/08/2022.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2735/ata_34.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2735/ata_34.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 34/2022 - Sessão Ordinária do dia 05/09/2022.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2736/ata_35.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2736/ata_35.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 35/2022 - Sessão Ordinária do dia 12/09/2022.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2761/ata_36.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2761/ata_36.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 36/2022 - Sessão Ordinária do dia 26/09/2022.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2764/ata_37.2022_-_sessao_especial_conferida.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2764/ata_37.2022_-_sessao_especial_conferida.pdf</t>
   </si>
   <si>
     <t>Ata nº 37/2022 - Sessão Especial do dia 29/09/2022.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2765/ata_38.2022_audiencia_publica_metas_fiscais_conferida.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2765/ata_38.2022_audiencia_publica_metas_fiscais_conferida.pdf</t>
   </si>
   <si>
     <t>Ata nº 38/2022 - Audiência Pública do dia 30/09/2022.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2766/ata_39.2022_-_audiencia_publica_saude_conferida.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2766/ata_39.2022_-_audiencia_publica_saude_conferida.pdf</t>
   </si>
   <si>
     <t>Ata nº 39/2022 - Audiência Pública do dia 30/09/2022.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2767/ata_40.2022_conferida.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2767/ata_40.2022_conferida.pdf</t>
   </si>
   <si>
     <t>Ata nº 40/2022 - Sessão Ordinária do dia 03/10/2022.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2790/ata_41.2022_conferida_1.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2790/ata_41.2022_conferida_1.pdf</t>
   </si>
   <si>
     <t>Ata nº 41/2022 - Sessão Ordinária do dia 10/10/2022.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2791/ata_42.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2791/ata_42.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 42/2022 - Sessão Ordinária do dia 17/10/2022.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2803/ata_43.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2803/ata_43.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 43/2022 - Sessão Ordinária do dia 24/10/2022.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2813/ata_44.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2813/ata_44.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 44/2022 - Sessão Ordinária do dia 31/10/2022.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2814/ata_45.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2814/ata_45.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 45/2022 - Sessão Ordinária do dia 07/11/2022.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2842/ata_46.2022_-_sessao_especial.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2842/ata_46.2022_-_sessao_especial.pdf</t>
   </si>
   <si>
     <t>Ata nº 46/2022 - Sessão Especial do dia 10/11/2022.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2855/ata_47.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2855/ata_47.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 47/2022 - Sessão Ordinária do dia 21/11/2022.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2863/ata_48.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2863/ata_48.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 48/2022 - Sessão Ordinária do dia 28/11/2022.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2896/ata_49.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2896/ata_49.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 49/2022 - Sessão Ordinária do dia 05/12/2022.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2903/ata_50.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2903/ata_50.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 50/2022 - Sessão Ordinária do dia 12/12/2022.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2904/ata_51.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2904/ata_51.2022.pdf</t>
   </si>
   <si>
     <t>Ata nº 51/2022 - Sessão ordinária do dia 19/12/2022.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2908/ata_52.2022_extraordinaria.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2908/ata_52.2022_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata nº 52/2022 - Sessão Extraordinária do dia 26/12/2022.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2427/emenda_pl_1.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2427/emenda_pl_1.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa nº 01 ao Projeto de Lei nº 01, de 10 de janeiro de 2022.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2428/emenda_pl_2.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2428/emenda_pl_2.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa nº 01 ao Projeto de Lei nº 02, de 12 de janeiro de 2022.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2448/emenda_03.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2448/emenda_03.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 01 ao Projeto de Lei nº 104, de 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2488/emenda_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2488/emenda_04.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei nº 31/2022.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2498/emenda_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2498/emenda_05.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 01 ao projeto de Lei nº 16/2022.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2509/emenda.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2509/emenda.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei nº 35/2022.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2595/emenda_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2595/emenda_07.pdf</t>
   </si>
   <si>
     <t>Emenda supressiva nº 01 ao Projeto de Lei nº 56/2022.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>Comissão de Fiscalização e Controle Orçamentário</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2599/emenda_n_08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2599/emenda_n_08.pdf</t>
   </si>
   <si>
     <t>Emenda supressiva nº 01 ao Projeto de Lei nº 54/2022.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2639/emenda_aditiva_n_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2639/emenda_aditiva_n_01.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 01 ao Projeto de Lei nº 71/2022.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>Enio Grolli</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2763/emenda_n_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2763/emenda_n_10.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei nº 98/2022.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2798/emenda_n_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2798/emenda_n_11.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva nº 01 ao Projeto de Lei nº 113/2022.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2831/emenda_n_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2831/emenda_n_12.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa nº 01 ao Projeto de Lei nº 112/2022.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2832/emenda_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2832/emenda_13.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 01 ao Projeto de Lei nº 120/2022.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2833/emenda_14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2833/emenda_14.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 02 ao Projeto de Lei nº 112/2022.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>Cleber Cohsul, Jéssica Dalcin Andrioli</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2847/emenda_15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2847/emenda_15.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 02 ao Projeto de Lei nº 120/2022.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2864/emenda_n_16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2864/emenda_n_16.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei nº 129/2022.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2869/emenda_n_17_1.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2869/emenda_n_17_1.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 01 ao Projeto de Lei nº 129/2022.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2893/emenda_n_18.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2893/emenda_n_18.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 01 ao Projeto de Emenda à Lei Orgânica nº 01/2022.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2894/emenda_n_19.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2894/emenda_n_19.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Emenda à Lei Orgânica nº 01/2022.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2895/emenda_n_20.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2895/emenda_n_20.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 01 ao Projeto de Emenda à Lei Orgânica nº 01/2022.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2902/emenda_n_21.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2902/emenda_n_21.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 01 ao Projeto de Lei nº 145/2022.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ariane Baldasso, Cleber Cohsul, Jair Paulo Sauthier, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2409/ind._01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2409/ind._01.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal proceda com a revisão de padrões de vencimentos dos cargos de Monitor de Creche e Auxiliar Geral.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2410/ind._02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2410/ind._02.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade de aumento do auxílio alimentação a todos os servidores públicos municipais.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2411/ind._03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2411/ind._03.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo proceda com a limpeza e roçada/poda da vegetação localizada na Avenida Ivo Tramontina, no trecho compreendido entre a rodoviária até as proximidades do posto de combustíveis SIM.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2412/ind._04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2412/ind._04.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a instalação de toldo e bancos em frente a farmácia municipal.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2413/ind._05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2413/ind._05.pdf</t>
   </si>
   <si>
     <t>Criação de um complexo esportivo na rua Independência, bairro Triângulo, entre as ruas Irmã Teresa e Padre Arlindo Marcon.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2414/ind._06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2414/ind._06.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a canalização do antigo córrego, atualmente esgoto que corre a céu aberto nas proximidades dos prédios e do campo de futebol do Náutico, bairro Navegantes.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2420/ind._07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2420/ind._07.pdf</t>
   </si>
   <si>
     <t>Instalação de contêiner de lixo na esquina localizada entre a Av. Presidente Kennedy e a rua Fioravante Baldasso.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2421/ind._08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2421/ind._08.pdf</t>
   </si>
   <si>
     <t>Limpeza e poda de árvores no trevo de acesso a Arcoverde pela BR-470.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>Luciano Baroni</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2422/ind._09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2422/ind._09.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize a instalação de contêineres de lixo em frente ao Residencial Bem Viver, localizado na Rua João Demartini, bairro Triângulo, onde residem 90 famílias, sendo que no local onde atualmente está sendo depositado os resíduos orgânicos, vem acumulando roedores e outros insetos.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>Adair Zilio, Ariane Baldasso, Cleber Cohsul, Jair Paulo Sauthier, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2425/ind._10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2425/ind._10.pdf</t>
   </si>
   <si>
     <t>Que se disponibilize ônibus para o transporte dos munícipes até o Centro de Convivência do Idoso.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2426/ind._11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2426/ind._11.pdf</t>
   </si>
   <si>
     <t>Restauração e manutenção do Monumento da Ponte Seca.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2432/ind._12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2432/ind._12.pdf</t>
   </si>
   <si>
     <t>Inclusão de professoras da rede estadual cedidas ao Município para atuar em escola municipalizada no Plano de Carreira do Município para equiparação de salários e para que possam receber vale-alimentação e indenização de difícil acesso.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>Adair Zilio</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2440/ind._13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2440/ind._13.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica entre a comunidade do Cinco Baixo até a ponte do Nicolodi em São Rafael.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2441/ind._14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2441/ind._14.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo seco e orgânico na rua Veneza, esquina com a rua Almirante Barroso, no Bairro Centro, nesta cidade.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>Maximino Malabarba</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2442/ind._15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2442/ind._15.pdf</t>
   </si>
   <si>
     <t>Alterar localização de placas de sinalização que foram instaladas no meio da pista na Ciclovia de Desvio Machado.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2443/ind._16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2443/ind._16.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de identificação de "Rua sem saída" na rua Vicente Dalbó.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>Cleber Cohsul</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2444/indicacao_17.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2444/indicacao_17.pdf</t>
   </si>
   <si>
     <t>Revitalização da pista de rolamento da Estrada José Chies no entroncamento da rua Buarque de Macedo até a comunidade de Torino.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2445/indicacao_18.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2445/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal interceda junto aos proprietários de terras lindeiras à rua Nossa Senhora do Caravaggio, para a pavimentação de trecho de estrada de chão daquele local, através da aplicação da Lei Municipal n° 1.702, de 02 de dezembro de 2003. Idêntica indicação foi apresentada em 13 de fevereiro de 2017 pelo então Vereador Everson Kirch, hoje Prefeito Municipal.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2455/ind._19.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2455/ind._19.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie alteração no trânsito com construção de rotatória na entrada de Arcoverde, no entroncamento da Avenida Padre Pedro Piccoli com a Nazareno Scaratti, possibilitando assim o retorno de veículos de grande porte que acessam Arcoverde pela estrada de Três Porteiras. Além disso faz-se necessária a melhoria da sinalização viária existente no local.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2457/ind._20.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2457/ind._20.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Avenida Ivo Tramontina e Buarque de Macedo, no trecho compreendido entre a rua 21 de Abril até a Monte Castelo.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2459/ind._21.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2459/ind._21.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo instale e reforme placas de sinalização que indicam a localização da “Delegacia de Polícia”, as quais estão instaladas nas esquinas das ruas 21 de Abril com Almirante Barroso, Almirante Barroso com a rua Veneza e Rua Buarque de Macedo com Marechal Rondon.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2460/ind._22.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2460/ind._22.pdf</t>
   </si>
   <si>
     <t>Urbanização do estacionamento ao lado da igreja da Comunidade de Santa Clara.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2461/ind._23.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2461/ind._23.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra molas na rua XV de Novembro, nas proximidades da residência nº 239.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2476/ind._24.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2476/ind._24.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal proceda com a substituição da tubulação para escoamento de água da rua Nilo Emílio Guerra.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2482/ind._25.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2482/ind._25.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal reforme o pequeno trecho de asfalto no início da rua 21 de Abril, esquina com a Avenida Ivo Tramontina, logo após o trecho da ciclovia, eis que ali existem deformações no asfalto, ondulações e desníveis vem causando dificuldade para quem acessa a rua 21 de Abril.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2483/ind._26.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2483/ind._26.pdf</t>
   </si>
   <si>
     <t>Instalação de guard-rail na Avenida Ivo Tramontina, no trecho compreendido entre a referida avenida e a Ciclovia.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2490/ind._27.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2490/ind._27.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal retome as atividades de ginástica semanal com maior brevidade possível aos idosos nas comunidades do interior de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2491/ind._28.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2491/ind._28.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a contratação de transporte saindo de todos os bairros de Carlos Barbosa para a condução dos idosos até o Centro de Convivência do Idoso.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2492/ind._29.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2492/ind._29.pdf</t>
   </si>
   <si>
     <t>Instalação de uma parada de ônibus coberta na rua Érico Veríssimo, esquina com a rua Rocco Zaro, bairro Bela Vista.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2493/ind._30.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2493/ind._30.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo conserte o desnível da pavimentação existente na rua Irmão José Otão, nº 549, esquina com a rua João Dêntice, bairro Triângulo, onde há grande acumulo de água em dias de chuva, impossibilitando que moradores de residências acessem suas moradias, conforme imagens juntadas.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2499/ind._31.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2499/ind._31.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal elabore um projeto providenciando a nomenclatura das estradas rurais, através de códigos, nos moldes existentes nas Rodovias Estaduais e Federais.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2500/ind._32.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2500/ind._32.pdf</t>
   </si>
   <si>
     <t>Construção de um pórtico de recepção na entrada da cidade, redesenhando o que existe atualmente.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2501/ind._33.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2501/ind._33.pdf</t>
   </si>
   <si>
     <t>Criação de um veículo redesenhado como se fosse uma Maria Fumaça, para transporte de turistas, saindo da atual chegada da Maria Fumaça até o prédio da viação férrea, no centro da cidade.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2502/ind._34.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2502/ind._34.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a ornamentação do canteiro localizado na entrada da comunidade de Arcoverde.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>Enio Grolli, Felipe Xavier</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2508/indicacao_35.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2508/indicacao_35.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal faça um levantamento geral das ruas que se encontram com pavimentação solta ou desnivelada, locais que se formam acúmulo de água, além de bocas de lobo com desnível em relação a rua, tanto na cidade como no interior.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2513/ind_36.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2513/ind_36.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal aumente o repasse de subvenção a ABAPA, eis que a mesma presta imprescindíveis serviços na proteção dos animais desta cidade.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>Cleber Cohsul, Jair Paulo Sauthier, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2514/ind_37.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2514/ind_37.pdf</t>
   </si>
   <si>
     <t>Instalação de faixas de segurança na rua José Raimundo Carlotto, esquina com a rua Pinheiro Machado.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2515/ind_38.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2515/ind_38.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo seco e orgânico na rua Farroupilha, entre a rua José Raimundo Carlotto e Alberto Pasqualini.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2516/ind_39.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2516/ind_39.pdf</t>
   </si>
   <si>
     <t>Realizar a manutenção para o nivelamento da rua João XXIII, bairro centro.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2521/indicacao_40.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2521/indicacao_40.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dê atenção para a falta de manutenção de vias públicas, como por exemplo, na Avenida Raul Giacomoni, estrada Santo Antônio de Castro, próximo a Nutrire e Torino Baixo, no trecho após a Igreja.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2522/indicacao_41.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2522/indicacao_41.pdf</t>
   </si>
   <si>
     <t>Instalação de uma parada de ônibus coberta na rua Angelo Malvezzi, esquina com a travessa 3, nas proximidades das famílias Barcarollo e Anhaya.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2524/ind._42.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2524/ind._42.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo proceda a abertura da rua Verona, entre as Ruas Ângela Melere e Imigrantes, fazendo-a ter ligação com a rua Suíça.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>Ariane Baldasso, Jair Paulo Sauthier, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2526/ind._43.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2526/ind._43.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie estudo sobre a possibilidade de instalação de sinaleiras inteligentes.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2527/ind._44.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2527/ind._44.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie com maior brevidade possível a abertura da Rua Coberta para o embarque e desembarque de estudantes, conforme era seu objetivo quando da sua concepção.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2531/ind._45.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2531/ind._45.pdf</t>
   </si>
   <si>
     <t>Instalação de uma parada de ônibus nas proximidades da residência do senhor Delvino Guzatto, na comunidade do Cinco Baixo.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2532/ind._46.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2532/ind._46.pdf</t>
   </si>
   <si>
     <t>Aquisição de um triturador de galhos de alta produção.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2533/ind._47.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2533/ind._47.pdf</t>
   </si>
   <si>
     <t>Que providencie a instalação de sinalização para proibição de estacionamento de veículos no lado direito da rua Osvaldo Aranha, sentido Borges de Medeiros a Rui Ramos, em frente a empresa Lutzemberg, altura de nº 137, bairro Planalto.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2539/indicacao_48.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2539/indicacao_48.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal tome providências para transformar a Escola Cardeal Arcoverde em escola de tempo integral.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2542/49.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2542/49.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a possibilidade de instalação de uma parada de ônibus na Rua Nossa Senhora do Caravággio, na altura no numeral 450, sentido bairro-centro, local onde dezenas de crianças e adolescentes esperam pelo transporte escolar.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2543/50.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2543/50.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a troca da caixa d´água da Escola infantil Arco íris deste município, a qual é muito antiga feita de material não adequado para o armazenamento de água potável (amianto).</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>Cleber Cohsul, Enio Grolli</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2544/51.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2544/51.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a recuperação na pavimentação asfáltica no trecho compreendido entre a BR 470 até a entrada de Arcoverde.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2545/52.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2545/52.pdf</t>
   </si>
   <si>
     <t>Instalação de uma parada de ônibus adicional na rua José Raimundo Carlotto, em frente a Escola Estadual Elisa Tramontina.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2546/53.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2546/53.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a instalação de um parquinho infantil e de uma academia ao ar livre na comunidade da Linha Doze.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2547/54.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2547/54.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo elabore um estudo para revitalização com o plantio de árvores e flores nas vias onde existem as rotas de cicloturismo.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2548/55.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2548/55.pdf</t>
   </si>
   <si>
     <t>Manutenção da parada de ônibus na entrada da comunidade de São José.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2549/56.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2549/56.pdf</t>
   </si>
   <si>
     <t>Revitalização da estrada compreendida entre a rótula da BR 470 até a entrada da comunidade de Arcoverde com o plantio de hortênsias na lateral da estrada.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2552/57.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2552/57.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a poda de árvores da calçada na Avenida Presidente Kennedy, em frente ao Hospital São Roque.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2553/58.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2553/58.pdf</t>
   </si>
   <si>
     <t>Que providencie a colocação de colchonete, ou de outro material acolchoado, sobre a base de pedra do fraldário, no banheiro público na praça central do Município.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2554/59.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2554/59.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo seco e orgânico na rua Monte Castelo, próximo da esquina com a rua Treze de Maio no bairro Aparecida.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2555/60.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2555/60.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a fixação de placas ou avisos informativos, nos salões das comunidades e/ou nas Igrejas e nos estabelecimentos comerciais, especialmente os localizados no interior do município, acerca do(s) dia(s) em que é realizada a coleta seletiva.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2567/61.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2567/61.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a pavimentação asfáltica na estrada do Morro do Macaco, que dá acesso para a comunidade de São José.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2568/62.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2568/62.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a poda de galhos de determinadas árvores que estão ocupando espaço do passeio público e estacionamento de veículos.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2569/63.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2569/63.pdf</t>
   </si>
   <si>
     <t>Que se proceda com a pintura de toda a ciclovia.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2570/64.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2570/64.pdf</t>
   </si>
   <si>
     <t>Continuidade da pavimentação asfáltica na comunidade da Linha Sobra, da Granja Cichelero até o Capitel de Santa Ana.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2574/ind_65.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2574/ind_65.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a execução de obra de melhoria da calçada da rua Pinheiro Machado, entre as ruas Getúlio Vargas e Nova Brescia, na descida do Centro de Convivência dos Idosos.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2576/ind_66.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2576/ind_66.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a instalação de luminárias na Rua Ângela Malvesi – Santa Clara – eis que o local está sem iluminação pública desde que foi reformada a rede elétrica. Centenas de moradores e funcionários de empresa passam pelo local no período noturno.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2577/ind_67.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2577/ind_67.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a recuperação asfáltica de todo o trecho da rua Ângela Malvesi – Santa Clara – eis que o asfalto ali existente está em precária situação, gerando perigo para quem ali transita, principalmente veículos de carga.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2588/ind_68.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2588/ind_68.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria municipal da Saúde disponibilize um veículo de grande porte (ônibus) adaptado para prestação de serviços médicos, a fim de realizar atendimentos nos bairros e interior do município.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2589/ind_69.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2589/ind_69.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a instalação de coletores de lixo seco e orgânico nas proximidades do Edifício Bell Ville, localizado na rua Irmã Antônia Venturini, bairro Aparecida.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2590/ind_70.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2590/ind_70.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a poda de árvores localizadas na rua Francisco D´Arrigo, no trecho entre as ruas Treze de Maio e Valter Jobim, margem direita, sentido centro-bairro.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2601/indicacao_no_71.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2601/indicacao_no_71.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a pavimentação do pequeno trecho da rua Gentil Ângelo Baldasso no bairro São Paulo, iniciando aos fundos do campo de futebol em direção ao loteamento ali existente.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2608/indicacao_n72.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2608/indicacao_n72.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie a manutenção do monumento localizado na praça municipal localizada na rua Presidente Getúlio Vargas.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2609/indicacao_n73.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2609/indicacao_n73.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de substituição da vegetação existente na encosta da rua Buarque de Macedo.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2610/indicacao_n74.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2610/indicacao_n74.pdf</t>
   </si>
   <si>
     <t>Manutenção geral da rua Adolfo Cará.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2611/indicacao_n75.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2611/indicacao_n75.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie a manutenção da estrada Antônio Canal.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2615/indicacao_76.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2615/indicacao_76.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie o conserto de pavimentação de paralelepípedos na rua Irmão José Otão, próximo ao numeral 768 – Bairro Triângulo, eis que ali existe grande depressão, dificultando o trânsito de veículos.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2616/77.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2616/77.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a manutenção da iluminação pública na Avenida Raul Giacomoni, em frente a residência do senhor Ivo Pradella.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2618/indicacao_n_78.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2618/indicacao_n_78.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie o imediato fechamento das laterais do prédio Ginásio de Esportes da EMEFTI Leonel de Moura Brizola".</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Jair Paulo Sauthier, Regiane Cavalli Casagrande, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2619/indicacao_n_79.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2619/indicacao_n_79.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo que viabilize a compra de vagas junto a Pingo Branco, sociedade limitada unipessoal, com a finalidade de proporcionar aos alunos da rede municipal de ensino e população em geral, atividades de práticas integrativas e complementares em saúde humana, atividades de apoio a educação e de terapia ocupacional, dentre outras.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2620/indicacao_n_80.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2620/indicacao_n_80.pdf</t>
   </si>
   <si>
     <t>Que providencie, com maior brevidade possível, a manutenção dos passeios públicos, especialmente na área central da cidade, nos locais onde as calçadas apresentem pedras soltas e onde há desníveis e falta de pedras.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2621/indicacao_n_81.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2621/indicacao_n_81.pdf</t>
   </si>
   <si>
     <t>Que se faça uma verificação das causas constantes em problemas no poste de iluminação pública, em frente ao numeral 225, na rua Vicente Dal Bó, bairro Aurora.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2625/indicacao_n_82.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2625/indicacao_n_82.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo que realize a criação/plantação de jardins/canteiros medicinais ao longo da ciclovia e praças municipais.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2626/indicacao_n_83.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2626/indicacao_n_83.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a execução de reflorestamento urbano.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2633/indicacao_n_84.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2633/indicacao_n_84.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie o asfaltamento da rua Celeste Mafassioli em Torini, no trecho do final do asfalto próximo do campo de futebol do Torinense até o entroncamento com a BR 470. Tal obra poderia ser custeada com parte do superávit de mais de 70 milhões de reais, anunciados recentemente.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2640/indicacao_n_85.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2640/indicacao_n_85.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a pavimentação da rua Angelina Mocellin Ceratti, na comunidade de Arcoverde.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2643/indicacao_n_86.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2643/indicacao_n_86.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a instalação de luminárias na Estrada José Chies, no término do asfalto, sentido frigorífico da Cooperativa Santa Clara.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2644/indicacao_n_87.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2644/indicacao_n_87.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie alterações no trânsito na Avenida Ivo Tramontina, proibindo o estacionamento de veículos na margem direita no sentido saída da cidade, antes da parada de ônibus lá existente.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2645/indicacao_n_88.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2645/indicacao_n_88.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a limpeza das margens da rua Floriano Peixoto, sentido bairro Dei Fiori, considerando a grande quantidade de entulhos lá localizados.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Felipe Xavier</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2647/indicacao_n_89.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2647/indicacao_n_89.pdf</t>
   </si>
   <si>
     <t>Instalação de uma parada de ônibus nas proximidades da praça da comunidade de Torino.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Mesa Diretora 2022</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2648/indicacao_n_90_1.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2648/indicacao_n_90_1.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo que observe junto a revisão do plano Diretor (Lei Municipal nº 1.963/2006), que, conforme já publicamente noticiado está em andamento, as diretrizes e objetivos dos Planos de Ação traçados dentro do Plano da Bacia do Rio Caí, de modo a adequar-se ao projeto de Plano de Bacia Hidrográfica. Solicitamos, igualmente, a observação de tais diretrizes quando da revisão do Código de Obras, do Código Municipal do Meio Ambiente, da Lei de Parcelamento do Solo, dentre outras normas regulamentadoras da matéria.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2663/indicacao_n_91.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2663/indicacao_n_91.pdf</t>
   </si>
   <si>
     <t>Disponibilização de um ponto de internet gratuita nos salões das comunidades do interior, bem como, que sejam instaladas câmeras de monitoramento visando proteger salões, igrejas e cemitérios do interior.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2674/92.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2674/92.pdf</t>
   </si>
   <si>
     <t>Reforma da pinguela localizada na Linha Neis.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2675/93.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2675/93.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas nas proximidades do salão da Comunidade da Linha Neis.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2676/94.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2676/94.pdf</t>
   </si>
   <si>
     <t>Substituição de lâmpadas de iluminação pública na estrada do Forromeco.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2677/95.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2677/95.pdf</t>
   </si>
   <si>
     <t>Limpeza geral da estrada que dá acesso ao Balneário Navegantes.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Lourdes Schafer Rojas</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2678/indicacao_n_96.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2678/indicacao_n_96.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade nas ruas Monte Castelo e 13 de Maio.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2679/indicacao_n_97.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2679/indicacao_n_97.pdf</t>
   </si>
   <si>
     <t>Instalação de coletores de lixo na rua Monte Castelo.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2680/indicacao_n_98.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2680/indicacao_n_98.pdf</t>
   </si>
   <si>
     <t>Providenciar colchonete para o fraldário localizado nos banheiros públicos.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2683/ind_99.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2683/ind_99.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal aumente o repasse de recursos para a equipe de Futebol Americano Carlos Barbosa Ximangos.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2689/indicacao_n_100.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2689/indicacao_n_100.pdf</t>
   </si>
   <si>
     <t>Que seja realizada com brevidade a reforma das calçadas localizadas nas proximidades da Feira do Produtor.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2694/101.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2694/101.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal tome providências com brevidade para realizar a revisão e melhorias no Plano de Estímulo ao Desenvolvimento Agropecuário.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2696/102.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2696/102.pdf</t>
   </si>
   <si>
     <t>Instalação de mais câmeras de monitoramento junto ao Cemitério Público Municipal.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2697/103.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2697/103.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a contratação de maior número de profissionais para tratamento de saúde mental.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2698/104.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2698/104.pdf</t>
   </si>
   <si>
     <t>Construção de passeio público na rua Irmã Antônia Venturini, no trecho compreendido entre a rua Floriano Peixoto e Francisco D´Arrigo.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2699/105.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2699/105.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de sinalização/denominação de ruas.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2700/107.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2700/107.pdf</t>
   </si>
   <si>
     <t>Conserto do passeio público em frente a Escola Municipal de Educação Infantil Aurora.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2701/107.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2701/107.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie estudo com o objetivo de organizar o trânsito de veículos em frente a Escola Municipal Padre Pedro Picolli e EMEI Aurora.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2702/108.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2702/108.pdf</t>
   </si>
   <si>
     <t>Reparos no calçamento na rua Expedicionário Alberto Nazareno Ceratti, bairro Triângulo.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2708/indicacao_n_109.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2708/indicacao_n_109.pdf</t>
   </si>
   <si>
     <t>Reparos gerais na escola Basílio Nazareno Ceratti, tais como, troca de lâmpadas, colocação de areia no parquinho infantil e roçada.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Ariane Baldasso, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2716/ind_110.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2716/ind_110.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a instalação de cerca no entorno do Cemitério Público Municipal.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2717/ind_111.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2717/ind_111.pdf</t>
   </si>
   <si>
     <t>Instalação de placa indicativa para acesso ao Morro Macaco.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2718/indicacao_n_112.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2718/indicacao_n_112.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a limpeza, com recolhimento dos restos de material oriundo da obra de troca de tubulação, no trecho da rua Independência, entre a rua Castro Alves e Veneza</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2724/113.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2724/113.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo tome providências para a retomada do serviço de recolhimento de galhos e móveis em toda a cidade.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2725/114.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2725/114.pdf</t>
   </si>
   <si>
     <t>Melhorias diversas no parquinho infantil localizado no final da rua Independência, bairro Triângulo, tais como: instalação de luminárias, lixeiras e assentos para os moradores.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2733/ind_115.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2733/ind_115.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie manutenção da estrada municipal localizada na Linha Paraguaçu, acesso à propriedade de Carlos Magedanz.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Maria Rosalia Freitag Cousseau</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2744/indicacao_n_116.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2744/indicacao_n_116.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize vagas para estacionamento, semelhantes a "carga/descarga" para prestadores de serviços.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2745/indicacao_n_117.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2745/indicacao_n_117.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo que a inscrição/aprovação de projetos culturais seja dispensada do pagamento de taxas e outras despesas.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2746/indicacao_n_118.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2746/indicacao_n_118.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo disponibilize escadas móveis ou equivalente junto ao Cemitério Público Municipal Jardim da Paz.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2747/indicacao_n_119.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2747/indicacao_n_119.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal aumente o repasse da subvenção de recursos para a Orquestra Municipal de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2750/indicacao_n_120.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2750/indicacao_n_120.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a instalação de parquinho infantil junto a área verde da municipalidade, localizada na rua Nova Bréscia, nas proximidades da esquina da rua Bom Princípio.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2751/ind_121.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2751/ind_121.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a instalação de um abrigo de ônibus na rua Imigrantes, esquina com a rua Treviso.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2752/ind_122.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2752/ind_122.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie convênio/parceria com instituições hospitalares para atendimento de mulheres em tratamento quimioterápico, com o objetivo de possibilitar tratamento com nova tecnologia que ajuda a impedir a queda de cabelos.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2753/ind_123.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2753/ind_123.pdf</t>
   </si>
   <si>
     <t>Retirada da parada de ônibus e coletores de lixo localizados na rua Buarque de Macedo, nas proximidades da esquina da Rua João XXIII.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2754/ind_124.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2754/ind_124.pdf</t>
   </si>
   <si>
     <t>Aquisição de rompedor hidráulico e posterior instalação do mesmo junto à escavadeira hidráulica.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2755/ind_125.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2755/ind_125.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie obra de pavimentação asfáltica para a rua Irmã Maria Tereza, bairro Triângulo.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2769/indicacao_n_126.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2769/indicacao_n_126.pdf</t>
   </si>
   <si>
     <t>Instalação de parada de ônibus para embarque e desembarque de alunos em frente à Câmara de Vereadores. Tal indicação foi apresentada pelo então Vereador Everson Kirch em fevereiro de 2020, sob nº 10/2020.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2771/ind_127.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2771/ind_127.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo tome providências para proibir o comércio de ambulantes no centro da cidade.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2772/ind_128.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2772/ind_128.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo tome providências para proibir a instalação de banners na cidade de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Jéssica Dalcin Andrioli</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2780/ind_129.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2780/ind_129.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo inclua na grade curricular escolar do Ensino Fundamental aulas de informática.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2781/ind_130.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2781/ind_130.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo tome providências quanto à sinalização horizontal na rotatória localizada no entroncamento das ruas José Raimundo Carlotto e Nova Prata, em frente à Igreja Cristo Rei.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Ariane Baldasso, Cleber Cohsul</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2789/ind_131.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2789/ind_131.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a aquisição de câmeras filmadoras e posteriormente disponibilize as mesmas para serem instaladas junto ao uniforme das forças policiais e guardas municipais de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2793/indicacao_n_132.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2793/indicacao_n_132.pdf</t>
   </si>
   <si>
     <t>Pintura e remarcação de metragem em toda extensão da ciclovia, parte localizada entre a torre de acesso a esta cidade e a comunidade de Desvio Machado.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Maximino Malabarba, Regiane Cavalli Casagrande, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2811/ind_133.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2811/ind_133.pdf</t>
   </si>
   <si>
     <t>Realização de obra de saneamento e iluminação pública no trecho da rua Pe. Anchieta, compreendido entre a rua João Pessoa até as imediações da residência de numeral 285, no bairro Planalto.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2820/indicacao_n_134.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2820/indicacao_n_134.pdf</t>
   </si>
   <si>
     <t>Construção de uma pista de PumpTrack.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_n_135.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_n_135.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo tome providências para atender o Estatuto da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2824/indicacao_n_136.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2824/indicacao_n_136.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a instalação de uma academia ao ar livre próximo ao clube Aquários, acompanhado de um profissional que oriente os usuários na prática dos exercícios para melhor utilização dos aparelhos.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2825/indicacao_n_137.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2825/indicacao_n_137.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a execução de pavimentação do acesso à Igreja Nossa Senhora Aparecida, no bairro Aparecida, nesta cidade.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2827/indicacao_n_138.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2827/indicacao_n_138.pdf</t>
   </si>
   <si>
     <t>Melhorias diversas a serem executadas nas proximidades da Escola Estadual de Ensino Médio São Roque.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Jair Paulo Sauthier</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2828/indicacao_n_139.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2828/indicacao_n_139.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo tome providências para proporcionar brinquedos adaptados e mobiliário urbano nas praças municipais para atender crianças com dificuldade de mobilidade e locomoção.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Ariane Baldasso</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2829/indicacao_n_140.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2829/indicacao_n_140.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo institua o programa "Dezembro Verde".</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2830/indicacao_n_141.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2830/indicacao_n_141.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie campanha para arrecadação e posterior distribuição de brinquedos.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2834/ind_142.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2834/ind_142.pdf</t>
   </si>
   <si>
     <t>Melhorias diversas na Escola Municipal de Ensino Fundamental Padre Pedro Piccoli e proximidades.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2835/ind_143.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2835/ind_143.pdf</t>
   </si>
   <si>
     <t>Melhorias diversas na Escola Municipal Cardeal Arcoverde e proximidades.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2836/ind_144.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2836/ind_144.pdf</t>
   </si>
   <si>
     <t>Melhorias na Escola Municipal de Ensino Fundamental de Tempo Integral Santa Luzia.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2837/ind_145.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2837/ind_145.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a criação dos seguintes programas: Restaurante Popular, Biblioteca Sobre Rodas e Rua Coberta Segura.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Ariane Baldasso, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2845/indicacao_n_146.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2845/indicacao_n_146.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo de Carlos Barbosa adquira os equipamentos de medição de níveis sonoros, para verificar a intensidade da pressão sonora, especialmente em casas noturnas, bares e assemelhados no município.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2846/indicacao_147.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2846/indicacao_147.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo que providencie a construção de dois pórticos (um na entrada principal da cidade, no bairro Triângulo, e outro na BR 470, proximidades com o bairro São Paulo, com espaço para recepção e atendimento de turistas.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2856/indicacao_n_148.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2856/indicacao_n_148.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie instalação de abrigos de ônibus na rua Buarque de Macedo.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2866/indicacao_n_149.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2866/indicacao_n_149.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo organize mutirões, a cada período de 4 (quatro) meses, para atendimentos relacionados à saúde da população.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2867/indicacao_n_150.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2867/indicacao_n_150.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a aquisição e distribuição de uniformes, material escolar e mochilas para todos os alunos da rede municipal. Além disso, sugere-se a criação de uma escola técnica municipal.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2868/indicacao_n_151.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2868/indicacao_n_151.pdf</t>
   </si>
   <si>
     <t>Construção de mais creches e creche noturna, beneficiando os pais que trabalham no turno da noite.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2870/indicacao_n_152.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2870/indicacao_n_152.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a melhoria na tubulação de esgoto da rua Treviso.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2871/indicacao_n_153.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2871/indicacao_n_153.pdf</t>
   </si>
   <si>
     <t>Instalação de coletores de lixo na rua Treviso, bairro Aparecida.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2872/indicacao_n_154.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2872/indicacao_n_154.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a pavimentação asfáltica da rua Pio XII, bairro Aparecida.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2873/indicacao_n_155.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2873/indicacao_n_155.pdf</t>
   </si>
   <si>
     <t>Aumento da segurança pública.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2874/indicacao_n_156.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2874/indicacao_n_156.pdf</t>
   </si>
   <si>
     <t>Aquisição de equipamentos de ginástica para serem utilizados no Centro de Convivência do Idoso.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2875/indicacao_n_157.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2875/indicacao_n_157.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a pavimentação asfáltica na estrada Travessa I, localizada em Desvio Machado.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2876/indicacao_n_158.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2876/indicacao_n_158.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a viabilidade de construção de uma creche na comunidade de Santa Luiza.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2877/indicacao_n_159.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2877/indicacao_n_159.pdf</t>
   </si>
   <si>
     <t>Realizar poda ou substituição dos pinheiros em frente do busto de Carlos Barbosa na Praça 25 de Setembro e em frente à Igreja Matriz.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2878/indicacao_n_160.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2878/indicacao_n_160.pdf</t>
   </si>
   <si>
     <t>Construção e instalação de monumento ou obelisco homenageando não só a imigração italiana, mas todas as etnias que formaram o nosso município.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2879/indicacao_n_161.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2879/indicacao_n_161.pdf</t>
   </si>
   <si>
     <t>Elaboração de um Projeto de Arborização das calçadas de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2880/indicacao_n_162.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2880/indicacao_n_162.pdf</t>
   </si>
   <si>
     <t>Manutenção dos passeios públicos na área central da cidade, nos locais onde há pedras soltas.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2881/indicacao_n_163.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2881/indicacao_n_163.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize a instalação de contêineres de lixo na rua 21 de Abril, nas proximidades da residência de nº 1.565 e na rua Marau nas proximidades da residência de nº 947.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2882/indicacao_n_164.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2882/indicacao_n_164.pdf</t>
   </si>
   <si>
     <t>Maior agilidade no atendimento na Clínica de Especialidades.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2883/indicacao_n_165.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2883/indicacao_n_165.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo intensifique a fiscalização relacionada a utilização de equipamentos sonoros, que estejam em desacordo com a Lei Municipal nº 3.130/2014, conhecida como a Lei do Barulho e com a Lei Municipal nº 3.460/2017, que trata da poluição sonora.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2884/indicacao_n_166.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2884/indicacao_n_166.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo tome providências junto a rótula localizada na rua Presidente Getúlio Vargas, nas proximidades do Sacolão da Fruta.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2885/indicacao_n_167.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2885/indicacao_n_167.pdf</t>
   </si>
   <si>
     <t>Construção de canteiros centrais na Av. Padre Pedro Piccoli, Arcoverde.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2886/indicacao_n_168.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2886/indicacao_n_168.pdf</t>
   </si>
   <si>
     <t>Reforma dos banheiros públicos localizados ao lado da Sala Mortuária, na Av. Padre Pedro Piccoli em Arcoverde.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2887/indicacao_n_169.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2887/indicacao_n_169.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize aos alunos da rede municipal de ensino a oportunidade de participar dos eventos promovidos pelo Centro de Tradições Gaúchas Trilha Serrana, durante os festejos da Semana Farroupilha.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2888/indicacao_n_170.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2888/indicacao_n_170.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize parceria com o Centro de Tradições Gaúchas Trilha Serrana com a finalidade de ofertar aos alunos da rede municipal de ensino, aulas, palestras, seminários, dentre outros, relacionados às atividades de danças, culinárias, indumentárias, história e geografia, canto e poesia tradicionalistas, no contraturno escolar e no horário regular, no decorrer do ano letivo, levando o CTG para as escolas e os alunos para o CTG.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2889/indicacao_n_171.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2889/indicacao_n_171.pdf</t>
   </si>
   <si>
     <t>Melhorias no acesso ao complexo cultural e artístico, a ser instalado pela Cooperativa Santa Clara na Estrada José Chies.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2897/indicacao_n_172.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2897/indicacao_n_172.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo busque parcerias com empresas de turismo da região da Grande Porto Alegre e outras regiões do estado, visando atrair turistas da capital para o município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2898/indicacao_n_173.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2898/indicacao_n_173.pdf</t>
   </si>
   <si>
     <t>Incluir a Igreja Nossa Senhora das Graças, localizada no segundo distrito, Arcoverde, em algum roteiro turístico do município.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2899/indicacao_n_174.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2899/indicacao_n_174.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, de forma urgente, o recapeamento e conserto do asfalto na Estrada José Chies, que compreende o entroncamento com Buarque de Macedo no Bairro Ponte Seca até a comunidade de Torino, eis que dita pavimentação está em estado precário em diversos trechos.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>IPL</t>
   </si>
   <si>
     <t>Indicação de Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2401/ind._pl_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2401/ind._pl_01.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 163, da Lei n 757, de 14 de novembro de 1991, e dá outras providências.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2415/ind._pl_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2415/ind._pl_02.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivos na Lei nº 1.702, de 02 de dezembro de 2003.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2430/ind._pl_3.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2430/ind._pl_3.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei n.° 2.782, de 01 de junho de 2012.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2431/ind._pl_4.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2431/ind._pl_4.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n.° 1.964, de 06 de abril de 2006.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>Luciano Baroni, Maximino Malabarba, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2446/indicacao_de_pl_5.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2446/indicacao_de_pl_5.pdf</t>
   </si>
   <si>
     <t>Cria 22 (vinte e dois) cargos de provimento efetivo de Guarda Municipal.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2481/ind._pl_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2481/ind._pl_06.pdf</t>
   </si>
   <si>
     <t>Institui a campanha “Abril Verde”, no município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2519/ipl_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2519/ipl_07.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivos na Lei nº 2.660, de 29 de setembro de 2011.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>Lourdes Schafer Rojas, Luciano Baroni, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2684/ipl_08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2684/ipl_08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de energia fotovoltaica nos prédios públicos do município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2695/ipl.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2695/ipl.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei nº 3.154, de 30 de março de 2015, que “Institui o Plano de Estímulo ao Desenvolvimento Agropecuário no município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>Ariane Baldasso, Regiane Cavalli Casagrande, Vera Lucia Cousseau</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2710/indicacao_de_projeto_de_lei_n_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2710/indicacao_de_projeto_de_lei_n_10.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar parceria com organizações da sociedade civil que representem o município em competições esportivas e dá outras providências.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>Vera Lucia Cousseau</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2711/indicacao_de_projeto_de_lei_n_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2711/indicacao_de_projeto_de_lei_n_11.pdf</t>
   </si>
   <si>
     <t>Institui o “Mês da Família na Escola” no Município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>Regiane Cavalli Casagrande, Vera Lucia Cousseau</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2715/ipl12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2715/ipl12.pdf</t>
   </si>
   <si>
     <t>Institui o “Junho Violeta” no município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2734/ipl_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2734/ipl_13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de chimarródromos nas Praças Públicas de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2756/ipl14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2756/ipl14.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivos na Lei nº 757/1991, que “Dispõe sobre o Código de Posturas do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>Tiago Baccon</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2762/indicacao_de_projeto_de_lei_n_15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2762/indicacao_de_projeto_de_lei_n_15.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Agita Barbosa, e dá outras providências.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2779/ipl_16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2779/ipl_16.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Ideias Legislativas no município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2819/indicacao_de_projeto_de_lei_n_17.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2819/indicacao_de_projeto_de_lei_n_17.pdf</t>
   </si>
   <si>
     <t>Institui a "semana da Leitura" no município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_de_projeto_de_lei_n_18.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_de_projeto_de_lei_n_18.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Profissional PcD, no município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2890/indicacao_de_projeto_de_lei_n_19.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2890/indicacao_de_projeto_de_lei_n_19.pdf</t>
   </si>
   <si>
     <t>Inclui a cultura tradicionalista no currículo das Escolas da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2416/mocao_1.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2416/mocao_1.pdf</t>
   </si>
   <si>
     <t>Parabenizar o Jornal Contexto pelos 35 anos de existência.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2451/mocao_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2451/mocao_02.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor a parceria entre o Movimento Negro Raízes e o CTG Trilha Serrana.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2586/mocao_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2586/mocao_03.pdf</t>
   </si>
   <si>
     <t>Parabenizar a Granja Cichelero, Granja do Nini e Granja Letícia pelos prêmios conquistados no concurso Fenasul Expoleite 2022.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2612/mocao_n_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2612/mocao_n_04.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor à Equipe Carlos Barbosa Ximangos Feminino pela conquista do Campeonato Gaúcho KTO de Flag Football.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2617/mocao_5.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2617/mocao_5.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio a aprovação do Projeto de Lei nº 3723/2019, que tramita no Congresso Nacional, que dispõe sobre o Sistema Nacional de Armas e Define Crimes.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2627/mocao_n_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2627/mocao_n_06.pdf</t>
   </si>
   <si>
     <t>Parabenizar a Associação Braço Forte pelos 60 anos de existência.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2636/mocao_n_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2636/mocao_n_07.pdf</t>
   </si>
   <si>
     <t>Moção de Protesto pela urgente necessidade de realização de obras e melhorias na via ERS - 446.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2637/mocao_n_08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2637/mocao_n_08.pdf</t>
   </si>
   <si>
     <t>Parabenizar a empresa Steffani &amp; Filhos Oficina Mecânica e Autopeças pela passagem dos 70 anos de existência.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2646/mocao_n_09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2646/mocao_n_09.pdf</t>
   </si>
   <si>
     <t>Parabenizar a empresa Sfoggia Calçados LTDA pela passagem dos seus 50 anos de existência.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2664/mocao_n_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2664/mocao_n_10.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor a Senhora Teresinha Perera Baldasso.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2665/mocao_n_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2665/mocao_n_11.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor a Senhora Teresinha Sauthier.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2666/mocao_n_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2666/mocao_n_12.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor a Senhora Cedina Cândida Braganhol.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2667/mocao_n_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2667/mocao_n_13.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor a Senhora Ada Barsé Tieppo.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>Luciano Baroni, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2672/mocao.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2672/mocao.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao chamamento de todos os aprovados na primeira fase do concurso vigente da SUSEPE/RS, para que sejam convocados para a segunda fase (teste de aptidão física), prevista no certame.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>Adair Zilio, Ariane Baldasso, Cleber Cohsul</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2758/mocao_15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2758/mocao_15.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor para a Delegação da Seleção Brasileira de Bochas pela brilhante participação no Campeonato Mundial de Bochas – Categoria Juvenil, realizado na cidade de Roma, Itália.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>Enio Grolli, Luciano Baroni</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2804/mocao_n_16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2804/mocao_n_16.pdf</t>
   </si>
   <si>
     <t>Parabenizar a Associação Carlos Barbosa de Ornitologia pela passagem dos 50 anos de existência.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2809/mocao_17.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2809/mocao_17.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor parabenizando Policiais Militares pela ação policial ocorrida no dia 21 de outubro de 2022 nesta cidade.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2810/mocao_18.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2810/mocao_18.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio acerca do vídeo publicado em redes sociais pelo historiador/escritor Eduardo Bueno, vulgo "Peninha".</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2812/mocao_19.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2812/mocao_19.pdf</t>
   </si>
   <si>
     <t>Parabenizar o aluno Rômulo Eduardo Girotto pela conquista da medalha de ouro na Olimpíada Nacional de Ciências.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2826/mocao_n_20.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2826/mocao_n_20.pdf</t>
   </si>
   <si>
     <t>Parabenizar os Policiais Militares pela ação policial ocorrida no dia 21 de outubro de 2022 nesta cidade.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2843/mocao_n_21.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2843/mocao_n_21.pdf</t>
   </si>
   <si>
     <t>Moção de Protesto contra a demolição da capela erguida na Comunidade Nossa Senhora de Assunção, de Santa Clara Baixa, em Carlos Barbosa.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informações</t>
   </si>
   <si>
     <t>Enio Grolli, Felipe Xavier, Luciano Baroni, Maximino Malabarba, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2417/pi._1.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2417/pi._1.pdf</t>
   </si>
   <si>
     <t>Obter informações a respeito da suposta “confraternização, denominada Chá de Fraldas”, que teria ocorrido no interior do Centro de Saúde desta cidade, fato, em tese, acontecido no dia 28/01/2022.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2449/pi_2.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2449/pi_2.pdf</t>
   </si>
   <si>
     <t>Acerca da mudança viária, implantada pela Gestão Municipal, através do Prefeito de Carlos Barbosa, na junção em "T" da rua Rui Barbosa com a rua Buarque de Macedo.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2462/p.i_3.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2462/p.i_3.pdf</t>
   </si>
   <si>
     <t>Tomar ciência da forma adotada para a escolha de parceiros e patrocinadores para a instalação de placas de indicação da rota de cicloturismo de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2477/p.i_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2477/p.i_04.pdf</t>
   </si>
   <si>
     <t>Tomar conhecimento da situação atual do trecho da rua Verona, entre as ruas Ângela Melere e Imigrantes.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2484/p.i_5.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2484/p.i_5.pdf</t>
   </si>
   <si>
     <t>Com relação a resposta contida no Pedido de Informações nº 03/2022, eis que surgiram novas dúvidas e necessidade de clareamento total dos eventos ocorridos em dito programa.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2494/p.i_6.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2494/p.i_6.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca da rua paralela a rua Buarque de Macedo, bairro Navegantes, conhecida popularmente como Estrada Velha.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2525/pi_07.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2525/pi_07.2022.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca do Programa Banco de Óculos.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2536/p.i_08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2536/p.i_08.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca de matéria vinculada no site oficial do município titulada “Assistência Social recebe doação de 280kg de alimentos”.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2537/pi_09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2537/pi_09.pdf</t>
   </si>
   <si>
     <t>Complementação de esclarecimentos em relação ao Pedido de Informações nº 03/2022.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2540/pi_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2540/pi_10.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos quanto a implementação das alterações impostas pela Lei Complementar 191/2022.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2558/pi_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2558/pi_11.pdf</t>
   </si>
   <si>
     <t>Com relação a conclusão de sindicância administrativa instaurada pela administração local a fim de apurar fatos relativos a suposta confraternização que teria ocorrido na Secretaria da Saúde em 28/01/2022.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2559/pi_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2559/pi_12.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca de fornecimento de brita pelo município.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2571/pi_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2571/pi_13.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca do Programa Troca Troca de Milho referente ao período de 2020/2021.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2572/pi_14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2572/pi_14.pdf</t>
   </si>
   <si>
     <t>Acerca do Contrato nº 136/2021, referente aos serviços de roçada da cidade e interior do município.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2591/pi_15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2591/pi_15.pdf</t>
   </si>
   <si>
     <t>Acerca do transporte de alunos para acompanharem a peça teatral “Conta Comigo”, em alusão ao Dia Nacional de Combate ao Abuso e a Exploração Sexual de Crianças e Adolescentes, promovido pelo Comdica e Conselho Tutelar nos dias 17 e 18 de maio de 2022.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2602/pedido_de_informacoes_no_16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2602/pedido_de_informacoes_no_16.pdf</t>
   </si>
   <si>
     <t>Com relação a programas para prevenção auxílio em situações envolvendo crianças e jovens em situação de autolesão (mutilação) e tentativas de suicídio, bem como a alteração de software implementado pela Secretaria da Saúde do Município.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2628/pedido_de_informacoes_n_17.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2628/pedido_de_informacoes_n_17.pdf</t>
   </si>
   <si>
     <t>Acerca de procedimentos licitatórios realizados pelo Executivo Municipal referente aos anos de 2021 e 2022.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2629/pedido_de_informacoes_n_18.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2629/pedido_de_informacoes_n_18.pdf</t>
   </si>
   <si>
     <t>Acerca da obra de pavimentação asfáltica na rua Buarque de Macedo, conforme Contrato nº 012/2022.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2630/pedido_de_informacoes_n_19.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2630/pedido_de_informacoes_n_19.pdf</t>
   </si>
   <si>
     <t>Com relação as cirurgias de próteses realizadas pelo município.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2631/pedido_de_informacoes_n_20.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2631/pedido_de_informacoes_n_20.pdf</t>
   </si>
   <si>
     <t>Obter informações acerca dos serviços prestados no ano de 2022 na “Clínica das Especialidades”.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>Luciano Baroni, Maximino Malabarba</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2650/pedido_de_informacoes_n_21.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2650/pedido_de_informacoes_n_21.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações acerca do Estacionamento Rotativo (área azul), regido pela Lei 3.365/2017.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2653/pi_22.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2653/pi_22.pdf</t>
   </si>
   <si>
     <t>Informações acerca da implantação da Guarda Municipal no município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2656/pedido_de_informacoes_n_23.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2656/pedido_de_informacoes_n_23.pdf</t>
   </si>
   <si>
     <t>Referente ao projeto de pavimentação asfáltica do trevo de acesso a comunidade de Santo Antônio de Castro.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2673/pi_24.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2673/pi_24.pdf</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2681/pedido_de_informacoes_n_25.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2681/pedido_de_informacoes_n_25.pdf</t>
   </si>
   <si>
     <t>Informações em relação a educação infantil, bem como alunos de inclusão.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2690/pi.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2690/pi.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca das características da via municipal que liga a comunidade de São Sebastião de Castro a Santo Antônio de Castro.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2703/pi_27.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2703/pi_27.pdf</t>
   </si>
   <si>
     <t>Informações quanto a fiscalização e funcionamento de casas noturnas, bares e assemelhados no que diz respeito ao seu funcionamento e necessário isolamento acústico.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>Comissão de Educação e Cultura</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2704/pi_28.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2704/pi_28.pdf</t>
   </si>
   <si>
     <t>Informações em relação a possibilidade de retorno do funcionamento do cinema no município, em razão de questionamento feito por munícipe, protocolado junto a Ouvidoria Legislativa.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2730/pedido_de_informacoes_n_29.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2730/pedido_de_informacoes_n_29.pdf</t>
   </si>
   <si>
     <t>Acerca de servidores lotados em Cargos em Comissão, Função Gratificada e Gratificação Especial da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2731/pedido_de_informacoes_n_30.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2731/pedido_de_informacoes_n_30.pdf</t>
   </si>
   <si>
     <t>Acerca da oferta de horas-máquinas aos agricultores e demais serviços no interior, em especial nas máquinas recentemente compradas.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2732/pedido_de_informacoes_n_31.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2732/pedido_de_informacoes_n_31.pdf</t>
   </si>
   <si>
     <t>Acerca de serviços de manutenção realizados em veículos do Executivo Municipal.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2742/pedido_de_informacoes_n_32.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2742/pedido_de_informacoes_n_32.pdf</t>
   </si>
   <si>
     <t>Acerca das alterações realizadas nos serviços prestados pela Secretaria Municipal da Saúde.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2743/pedido_de_informacoes_n_33.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2743/pedido_de_informacoes_n_33.pdf</t>
   </si>
   <si>
     <t>Acerca dos Licenciamentos Ambientais de obras diversas.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2757/pi_34.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2757/pi_34.pdf</t>
   </si>
   <si>
     <t>Obter informações relacionadas ao fornecimento de fraldas geriátricas pelo Município de Carlos Barbosa, através da Secretaria da Saúde.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2794/pedido_de_informacoes_n_35.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2794/pedido_de_informacoes_n_35.pdf</t>
   </si>
   <si>
     <t>Informações a respeito da noticiada desapropriação da área de terras da ACI - (Associação do Comércio, Indústria e Serviço de Carlos Barbosa), localizada na rua Ubaldo Baldasso, nº 400, nesta cidade.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2799/pedido_de_informacoes_n_36.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2799/pedido_de_informacoes_n_36.pdf</t>
   </si>
   <si>
     <t>Informações acerca do Conselho Municipal de Esportes e Lazer e do Fundo Municipal de Desenvolvimento Desportivo - FUMDESP, ambos criados pela Lei Municipal nº 2.470/2010.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>Felipe Xavier, Luciano Baroni</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2821/pedido_de_informacoes_n_37.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2821/pedido_de_informacoes_n_37.pdf</t>
   </si>
   <si>
     <t>Informações relacionadas a área da Secretaria da Saúde.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>Jéssica Dalcin Andrioli, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2862/pedido_de_informacoes_n_38.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2862/pedido_de_informacoes_n_38.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações relacionado a Casa de Passagem.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2891/pedido_de_informacoes_n_39.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2891/pedido_de_informacoes_n_39.pdf</t>
   </si>
   <si>
     <t>Acerca da fila de espera para realização de exames especializados e o agendamento de consultas especializadas.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2892/pedido_de_informacoes_n_40.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2892/pedido_de_informacoes_n_40.pdf</t>
   </si>
   <si>
     <t>Acerca do atendimento médico domiciliar via SUS.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2541/pdl_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2541/pdl_01.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Prefeito Municipal do exercício de 2019.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2760/pdl_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2760/pdl_02.pdf</t>
   </si>
   <si>
     <t>Confere o Prêmio “Destaque Cultural Carlos Barbosa”</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2841/projeto_de_emenda_a_lei_organica_n_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2841/projeto_de_emenda_a_lei_organica_n_01.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Lei Orgânica Municipal que versam sobre a aposentadoria dos servidores do Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2399/01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2399/01.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 3.919, de 07 de dezembro de 2021 - Institui o Programa de Desenvolvimento Econômico "Propera Carlos Barbosa".</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2400/02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2400/02.pdf</t>
   </si>
   <si>
     <t>Acrescenta inciso ao art. 5º da Lei Municipal nº 1.702, de 2003.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2402/pl_3.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2402/pl_3.pdf</t>
   </si>
   <si>
     <t>Altera a acrescenta dispositivos na Lei Municipal nº 3.364, de 20 de janeiro de 2017, que “institui o Código de Obras e disciplina a sua aplicação”.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2403/pl_4.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2403/pl_4.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei Municipal nº 2.133, de 23 de janeiro de 2008 – Plano de Carreira do Magistério Municipal.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2404/pl_5.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2404/pl_5.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei Municipal nº 1.276, de 29 de abril de 1999, a qual “dispõe sobre a proteção do patrimônio histórico, artístico e cultural do Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2405/pl_6.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2405/pl_6.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei Municipal nº 819, de 29 de dezembro de 1992, que “Institui o Cemitério Público Municipal Jardim da Paz e autoriza o Poder Executivo a fazer concessão de serviços funerários” e na Lei Municipal nº 540, de 29 de outubro de 1986, que “Regulamenta o uso e exploração da Capela Funerária Municipal”.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2406/pl_7.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2406/pl_7.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, por prazo determinado, 01 (um) Professor de Língua Portuguesa e 01 (um) Monitor de Creche.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2407/pl_8.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2407/pl_8.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.854, de 13 de fevereiro de 2013, a qual “autoriza o Poder Executivo a firmar convênio com o Conselho Comunitário Pró-Segurança Pública” e revoga a Lei Municipal nº 3.396, de 26 de abril de 2017.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2408/pl_9.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2408/pl_9.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial na Lei Orçamentária Anual de 2022, Lei Municipal nº 3.925, de 14 de dezembro de 2021, para a Secretaria de Projetos Públicos e Meio Ambiente.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2423/pl_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2423/pl_10.pdf</t>
   </si>
   <si>
     <t>Inclui evento no Anexo Único da Lei Municipal nº 3.915, de 25 de novembro de 2021 - Calendário de Eventos do Município para o ano de 2022.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2424/pl_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2424/pl_11.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber em doação projeto arquitetônico da Cooperativa Santa Clara Ltda.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2429/pl_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2429/pl_12.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 03 (três) Médicos Pediatras.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2434/pl_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2434/pl_13.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a convocar profissionais da saúde para trabalho em regime suplementar.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2435/pl_14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2435/pl_14.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Municipal nº 3.504, de 27 de março de 2018, a qual "Autoriza o Poder Executivo realizar a cedência de até 4 (quatro) Professores à Associação de Pais e Amigos dos Excepcionais - APAE de Carlos Barbosa/RS."</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2436/pl_15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2436/pl_15.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura organizacional da Administração Direta e Indireta do Município de Carlos Barbosa, extinguindo, alterando e criando Cargos em Comissão (CC) e Funções Gratificadas (FG) constantes nas Leis Municipais n° 1.216, de 9 de junho de 1998, nº 2.133, de 23 de janeiro de 2008, nº 2.870, de 9 de abril de 2013, nº 3.347, de 14 de dezembro de 2016; e cria 8 (oito) cargos de Guarda Municipal na Lei Municipal nº 685, de 26 de junho de 1990.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2437/pl_16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2437/pl_16.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei Municipal nº 2.660, de 29 de setembro de 2011, que "Institui o Programa de Estímulos à Urbanização de Passeios Públicos".</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2438/pl_17.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2438/pl_17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de Permissão de Uso de propriedade pública municipal para construção de passarelas aéreas vinculadas a imóveis particulares.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2452/pl._cm._18.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2452/pl._cm._18.pdf</t>
   </si>
   <si>
     <t>Denomina Av. Presidente Kennedy, Rua Cristóvão Colombo, Rua Fioravante Baldasso, Rua Nova Bréscia, Rua Padre Arlindo Marcon, Rua Paraí, Rua Presidente Castelo Branco, Rua Salgado Filho, Rua Santa Luiza, Rua Simões Lopes Neto, Beco do Francês e Estrada Azevedo Castro.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2453/pl_19.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2453/pl_19.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial na Lei Orçamentária Anual de 2022, Lei Municipal nº 3.925, de 14 de dezembro de 2021, para a Secretaria de Segurança e Trânsito.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2454/pl_20.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2454/pl_20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção alimentícia aos servidores municipais e revoga a Lei Municipal nº 1.682, de 10 de setembro de 2003.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2464/pl_21.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2464/pl_21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 01 (um) Assistente Social.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2465/pl_22.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2465/pl_22.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 02 (dois) Operários.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2466/pl_23.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2466/pl_23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber em doação projeto de pavimentação asfáltica da Associação de Agricultores, Cultura e Turismo de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2467/pl_24.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2467/pl_24.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, por prazo determinado, 01 (um) Professor de Língua Portuguesa, 03 (três) professores de Anos Iniciais, 01 (um) Professor de Educação Física, 01 (um) Professor de Educação Infantil e 03 (três) Monitores de Creche.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2468/pl_25.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2468/pl_25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar convênio com o Município de Barão, visando o abastecimento de água potável para moradores lindeiros às divisas de Carlos Barbosa e Barão.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2469/pl_26.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2469/pl_26.pdf</t>
   </si>
   <si>
     <t>Estabelece índice para revisão geral anual dos vencimentos dos servidores do Poder Executivo, dos conselheiros tutelares, da bolsa auxílio e vale transporte de estagiários, bem como do provento dos aposentados e pensionistas e dá outras providências.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2470/pl_27.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2470/pl_27.pdf</t>
   </si>
   <si>
     <t>Estabelece revisão dos vencimentos aos servidores do Poder Legislativo e da bolsa-auxílio e vale transporte de estágio e dá outras providências.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2471/pl_28.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2471/pl_28.pdf</t>
   </si>
   <si>
     <t>Estabelece revisão dos subsídios dos Vereadores, do Presidente da Câmara, da verba de representação e dá outras providências.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2472/pl_29.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2472/pl_29.pdf</t>
   </si>
   <si>
     <t>Estabelece revisão dos subsídios Secretários Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2473/pl_30.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2473/pl_30.pdf</t>
   </si>
   <si>
     <t>Concede aumento real aos vencimentos dos servidores do Poder Legislativo e da bolsa auxílio e vale transporte de estágio e dá outras providências.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2474/pl_31.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2474/pl_31.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a diminuir gabarito de estrada municipal.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2485/pl_32.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2485/pl_32.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar Concessão de Uso, não onerosa, com dispensa de licitação, de imóvel de domínio público à Associação do Sistema Comunitário de Abastecimento de Água Linhas Brasília e Vitória.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2486/pl_33.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2486/pl_33.pdf</t>
   </si>
   <si>
     <t>Concede reajustamento – para preservar-lhes o valore real – aos benefícios previdenciários de aposentadoria e de pensão, cujos benefícios foram concedidos com base no art. 40 da Constituição Federal, na redação das Emendas Constitucionais nº 41/2003 e 47/2005.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2487/pl_34.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2487/pl_34.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivos na Lei Municipal nº 2.292, de 08 de dezembro de 2009, que “Dispõe sobre o Sistema Municipal de Habitação de Interesse Social.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2495/pl_35.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2495/pl_35.pdf</t>
   </si>
   <si>
     <t>Cria o “Programa Pavimentação Comunitária” de vias e estradas da área rural do município e dispõe sobre sua execução.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2496/ind_pl_36.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2496/ind_pl_36.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei nº 3.114, de 02 de dezembro de 2014, que “Institui o Programa Municipal de Proteção dos Animais e dos Deveres do Cidadão e dá outras providências.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2503/pl_37.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2503/pl_37.pdf</t>
   </si>
   <si>
     <t>Inclui evento no Anexo único da Lei Municipal nº 3.915, de 25 de novembro de 2021 – Calendário de Eventos do Município para o ano de 2022.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2504/pl_38.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2504/pl_38.pdf</t>
   </si>
   <si>
     <t>Institui a campanha Abril Verde no Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2505/pl_39.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2505/pl_39.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial na Lei Orçamentária Anual de 2022, Lei Municipal nº 3.925, de 14 de dezembro de 2021, nas secretarias da Saúde e da Educação.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2506/pl_40.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2506/pl_40.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial na Lei Orçamentária Anual de 2022, Lei Municipal nº 3.925, de 14 de dezembro de 2021, na secretaria de Educação.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2511/pl_41.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2511/pl_41.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, por prazo determinado, 01 (um) Professor de Artes.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2512/pl_42.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2512/pl_42.pdf</t>
   </si>
   <si>
     <t>Cria no município o evento "Mercado da Estação".</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2520/pl_43.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2520/pl_43.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Convênio com o Município de Farroupilha/RS, objetivando a frequência na rede escolar e o transporte de aluno do Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2529/pl_44.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2529/pl_44.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município receber em doação projeto arquitetônico para reforma da edificação da antiga Câmara de Vereadores com vistas a transformar o espaço no Centro Cultural Proarte.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2534/pl_45.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2534/pl_45.pdf</t>
   </si>
   <si>
     <t>Cria e extingue categorias funcionais e cargos na Lei Municipal nº 685, de 26 de junho de 1990.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2535/pl_46.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2535/pl_46.pdf</t>
   </si>
   <si>
     <t>Cria Gratificação pelo Exercício de Atividades de Natureza Especial na Lei Municipal nº 685, de 26 de junho de 1990.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2550/pl_47.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2550/pl_47.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2022, Lei Municipal nº 3.925, de 14 de dezembro de 2021, em favor da Secretaria da Saúde.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2551/pl_48.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2551/pl_48.pdf</t>
   </si>
   <si>
     <t>Cria 04 (quatro) cargos de provimento efetivo na categoria funcional de Agente Administrativo.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2560/pl_49.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2560/pl_49.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 01 (um) Professor de Anos Iniciais.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2561/pl_50.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2561/pl_50.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na Lei Municipal nº 3.179, de 08 de junho de 2015, a qual dispõe sobre o Sistema de Avaliação de Desempenho de Estágio Probatório do Servidor Público Municipal.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2562/pl_51.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2562/pl_51.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa associar-se a UNDIME.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2563/pl_52.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2563/pl_52.pdf</t>
   </si>
   <si>
     <t>Inclui Projeto no Plano Plurianual de 2022-2025, Lei nº 3.884, de 10 de agosto de 2021, na Lei de Diretrizes Orçamentárias 2022, Lei nº 3.900, de 05 de outubro de 2021 e abre crédito especial na Lei Orçamentária Anual, Lei nº 3.925, de 13 de dezembro de 2021, na Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2565/pl_53.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2565/pl_53.pdf</t>
   </si>
   <si>
     <t>Ratifica Termo de Convênio nº 21/10/064 celebrado entre o Município de Carlos Barbosa e o Estado do Rio Grande do Sul, por intermédio da Secretaria Estadual da Fazenda e a Federação das Associações de Municípios do Rio Grande do Sul – FAMURS, para implementação do Programa de Integração Tributária.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2566/pl_54.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2566/pl_54.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recebimento de patrocínio pelo Poder Público e eventos realizados no território do Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2578/pl_55.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2578/pl_55.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, por prazo determinado, 06 (seis) Professores de Anos Iniciais.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2579/pl_56.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2579/pl_56.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 01 (um) Enfermeiro, 01 (um) Técnico em Enfermagem e 01 (um) Auxiliar em Saúde Bucal.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2580/pl_57.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2580/pl_57.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 01 (um) Nutricionista.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2581/pl_58.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2581/pl_58.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a realizar pavimentação do trevo de acesso à comunidade de Santo Antônio de Castro.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2582/pl_59.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2582/pl_59.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial na Lei Orçamentária Anual de 2022, Lei Municipal nº 3.925, de 14 de dezembro de 2021, em favor da Secretaria de Segurança e Trânsito.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2583/pl_60.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2583/pl_60.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Cessão de Uso com a Companhia Riograndense de Saneamento – CORSAN, com vista à implantação de poço artesiano denominado “CBA42”.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2584/pl_61.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2584/pl_61.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo receber, em Cessão de Uso, imóvel de propriedade da Mitra Diocesana de Caxias do Sul, situado na localidade de Santo Antônio de Castro, neste Município.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2585/pl_62.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2585/pl_62.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Cessão de Uso com a Companhia Riograndense de Saneamento – CORSAN, com vista à implantação de poço artesiano denominado “CBA40”.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2592/pl_63.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2592/pl_63.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder bens públicos municipais (móveis) para o IBGE.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2593/pl_64.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2593/pl_64.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber em Cessão de Uso, imóvel de propriedade do Estado do Rio Grande do Sul, situado na comunidade de Arcoverde, neste município.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2594/pl_65.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2594/pl_65.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial na Lei Orçamentária Anual de 2022, Lei Municipal nº 3.925, de 14 de dezembro de 2021, em favor da Secretaria de Assistência Social e Habitação.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2603/projeto_de_lei_no_66.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2603/projeto_de_lei_no_66.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2022, nº 3.925, de 14 de dezembro de 2021.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2604/projeto_de_lei_no_67.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2604/projeto_de_lei_no_67.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com o Governo do Estado do Rio Grande do Sul, por intermédio da Secretaria de Segurança Pública, para cessão de uso de imóvel para a Brigada Militar.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2605/projeto_de_lei_no_68.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2605/projeto_de_lei_no_68.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com o Governo do Estado do Rio Grande do Sul, por intermédio da Secretaria de Segurança Pública, com a interveniência do Instituto-Geral de Perícias e dá outras providências.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2606/projeto_de_lei_no_69.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2606/projeto_de_lei_no_69.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a cooperar com o Instituto de Previdência Municipal de Carlos Barbosa, através da cedência de servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2607/projeto_de_lei_no_70.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2607/projeto_de_lei_no_70.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos para os CPMs (Círculo de Pais e Mestres) das Escolas da Rede Pública Municipal de Ensino.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2623/projeto_de_lei_n_71.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2623/projeto_de_lei_n_71.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a cooperar com o Poder Legislativo através da cedência de servidores públicos municipais.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2624/projeto_de_lei_no_72.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2624/projeto_de_lei_no_72.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal dos Direitos da Pessoa com Deficiência - COMDEF.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2632/projeto_de_lei_cm_n_73.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2632/projeto_de_lei_cm_n_73.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Expedicionário Primo Draghetti.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2634/projeto_de_lei_n_74.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2634/projeto_de_lei_n_74.pdf</t>
   </si>
   <si>
     <t>Cria 01 (um) cargo de provimento efetivo na categoria funcional de Tesoureiro.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2635/projeto_de_lei_n_75.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2635/projeto_de_lei_n_75.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 01 (um) Psicólogo.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2651/projeto_de_lei_n_76.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2651/projeto_de_lei_n_76.pdf</t>
   </si>
   <si>
     <t>Altera gabarito de parte da rua Irmão José Otão.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2652/projeto_de_lei_n_77.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2652/projeto_de_lei_n_77.pdf</t>
   </si>
   <si>
     <t>Inclui evento no Anexo Único da Lei Municipal nº 3.915, de 25 de novembro de 2021 – Calendário de Eventos do Município para o ano de 2022.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2657/projeto_de_lei_n_78.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2657/projeto_de_lei_n_78.pdf</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2658/projeto_de_lei_n_79.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2658/projeto_de_lei_n_79.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Guarda Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2659/projeto_de_lei_n_80.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2659/projeto_de_lei_n_80.pdf</t>
   </si>
   <si>
     <t>Altera o indexador de atualização do valor da Unidade de Referência Municipal - URM.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2660/projeto_de_lei_n_81.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2660/projeto_de_lei_n_81.pdf</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2661/projeto_de_lei_n_82.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2661/projeto_de_lei_n_82.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.931, de 27 de dezembro de 2021 que Autoriza a firmar Termo de Cooperação entre os municípios de Carlos Barbosa e Farroupilha, a fim de viabilizar cirurgias de caráter eletivo na especialidade Traumatologia/Ortopedia de Alta Complexidade.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2670/projeto_de_lei_n_83.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2670/projeto_de_lei_n_83.pdf</t>
   </si>
   <si>
     <t>Ratifica alterações no Contrato de Consórcio Intermunicipal de Desenvolvimento Sustentável da Serra Gaúcha - CISGA.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2671/projeto_de_lei_n_84.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2671/projeto_de_lei_n_84.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa firmar Termo de Cooperação Técnica com a Fundação do Trabalho e Ação Social - FGTAS.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2685/projeto_de_lei_n_85.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2685/projeto_de_lei_n_85.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Nomenclaturas e define as faixas de domínio com seus respectivos recuos nas vias rurais do Município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2691/projeto_de_lei_n_86.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2691/projeto_de_lei_n_86.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Carlos Barbosa, o Programa Cremação Social, visando concessão de subsídio e gratuidade nos serviços de cremação.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2692/projeto_de_lei_n_87.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2692/projeto_de_lei_n_87.pdf</t>
   </si>
   <si>
     <t>Inclui precatório na Lista dos Precatórios constante à Lei Municipal nº 3.900, de 05 de outubro de 2021.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2705/pl_88.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2705/pl_88.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 02 (dois) Psicólogos.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2712/projeto_de_lei_n_89.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2712/projeto_de_lei_n_89.pdf</t>
   </si>
   <si>
     <t>Convalida o recebimento em doação de uma Academia ao Ar Livre da Unimed Nordeste-RS.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2713/pl_90.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2713/pl_90.pdf</t>
   </si>
   <si>
     <t>Altera o inc. IV do art. 12, altera o §1º do art. 24, da Lei Municipal nº 2.755, de 29 de março de 2012, para adequar os percentuais das alíquotas de incidência e vigência da contribuição previdenciária e suplementar da Administração Pública Municipal Direta e Indireta do Município de Carlos Barbosa ao IPRAM e quanto a data da eleição de sua diretoria; revoga a Seção VIII do Capítulo V e acrescenta a Seção IV-A ao Capítulo V, na mesma Lei, que versa sobre a Pensão por Morte.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2714/projeto_de_lei_n_91.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2714/projeto_de_lei_n_91.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2022, Lei Municipal nº 3.925, de 14 de dezembro de 2021, em favor da Secretaria da Educação.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2721/projeto_de_lei_n_92.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2721/projeto_de_lei_n_92.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo firmar Convênio com o Município de Garibaldi-RS, com o objetivo de repasse de valores para o Hospital Beneficente São Pedro, através do Programa Assistir.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2722/projeto_de_lei_n_93.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2722/projeto_de_lei_n_93.pdf</t>
   </si>
   <si>
     <t>Altera o caput, acresce o §1º e renumera o parágrafo único para §2º, no art. 5º da Lei Municipal nº 3.680, de 27 de abril de 2021.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2723/projeto_de_lei_n_94.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2723/projeto_de_lei_n_94.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Código Tributário Municipal.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2728/projeto_de_lei_cm_n_95.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2728/projeto_de_lei_cm_n_95.pdf</t>
   </si>
   <si>
     <t>Denomina "Praça Erika Fontanive da Luz" e "Praça Anjo Gabriel" e dá outras providências.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2729/projeto_de_lei_cm_n_96.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2729/projeto_de_lei_cm_n_96.pdf</t>
   </si>
   <si>
     <t>Denomina "Centro Administrativo Armando Gusso", o prédio da Prefeitura Municipal de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2737/projeto_de_lei_n_97.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2737/projeto_de_lei_n_97.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Carlos Barbosa firmar Termo de Comodato de veículo automotor à Brigada Militar de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2738/projeto_de_lei_n_98.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2738/projeto_de_lei_n_98.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2739/projeto_de_lei_n_99.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2739/projeto_de_lei_n_99.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura organizacional da Administração Direta do Município de Carlos Barbosa, criando a Secretaria Municipal de Meio Ambiente e alterando Cargos em Comissão (CC) e Funções Gratificadas (FG)  constantes nas Leis Municipais nº 2.870, de 09 de abril de 2013, e nº 685 de 26 de junho de 1990.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2740/projeto_de_lei_n_100.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2740/projeto_de_lei_n_100.pdf</t>
   </si>
   <si>
     <t>Altera as Tabelas VI-A, X-A e XI-A, constantes nos anexos da Lei Municipal nº 2.310, de 16 de dezembro de 2009 - Código Tributário Municipal.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2741/projeto_de_lei_n_101.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2741/projeto_de_lei_n_101.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Prata da Casa e dá outras providências.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2748/projeto_de_lei_n_102.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2748/projeto_de_lei_n_102.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2022, Lei Municipal nº 3.925, de 14 de dezembro de 2021.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2749/projeto_de_lei_n_103.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2749/projeto_de_lei_n_103.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de Estímulo ao Desenvolvimento Agropecuário.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2759/projeto_de_lei_n_104.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2759/projeto_de_lei_n_104.pdf</t>
   </si>
   <si>
     <t>Inclui parágrafo único no art. 2º, da Lei Municipal nº 3.710, de 15 de outubro de 2019.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2773/pl_105.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2773/pl_105.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo firmar Convênio com o Município de Gravataí-RS, com o objetivo de formação dos Agentes da Guarda Civil Municipal de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2774/pl_106.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2774/pl_106.pdf</t>
   </si>
   <si>
     <t>Aprova o Calendário de Eventos do Município de Carlos Barbosa para o ano de 2023.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2775/pl_107.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2775/pl_107.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei Municipal nº 2.755, de 29 de março de 2012, a qual versa sobre o Regime Próprio de Previdência Social dos servidores efetivos do Município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2776/pl_108.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2776/pl_108.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permutar imóveis de sua propriedade por imóvel da Mitra Diocesana de Caxias do Sul.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2777/pl_109.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2777/pl_109.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa realizar permuta de fração de terras, tendo em vista alteração do traçado de estrada municipal, sem denominação, 3º Distrito, comunidade de Santo Antônio de Castro.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2778/pl_110.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2778/pl_110.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar Concessão de Uso, não onerosa, com dispensa de licitação, de imóvel de domínio público ao Núcleo Bandeirantes Lote 35 de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2782/pl111.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2782/pl111.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar gabarito de estradas municipais e executar obras de pavimentação.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2783/pl112.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2783/pl112.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar Termo de Colaboração com entidade sem fins lucrativos com vistas à realização conjunta do Festiqueijo 2023, Vila das Etnias e Eventos Paralelos.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2784/pl_113.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2784/pl_113.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a ceder/transferir à ACBF as marcas “Carlos Barbosa Serra Gaúcha – Brasil” e “Carlos Barbosa Terra do Futsal”.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2785/pl114.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2785/pl114.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2022, Lei Municipal nº 3.925, de 14 de dezembro de 2021 referente a Previdência Complementar dos Servidores.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2786/pl115.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2786/pl115.pdf</t>
   </si>
   <si>
     <t>Altera e inclui artigos e, ainda, altera as tabelas VI-A, X-A e XI-A da Lei nº 2.310, de 16 de dezembro de 2009 – Código Tributário Municipal.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2787/pl116.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2787/pl116.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar Concessão de Uso, precária, não onerosa, com dispensa de licitação, de imóvel de domínio público à Associação Grupo de Apoio Amigos Voluntários - GAAV.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2788/pl117.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2788/pl117.pdf</t>
   </si>
   <si>
     <t>Corrige grafias de ruas, denominadas pela Lei Municipal nº 485, de 24 de agosto de 1983.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2795/projeto_de_lei_n_118.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2795/projeto_de_lei_n_118.pdf</t>
   </si>
   <si>
     <t>Modifica a estrutura organizacional da Administração Direta do Município de Carlos Barbosa, alterando a Supervisão Geral de Tributação da Secretaria Municipal da Fazenda para Diretoria da Receita Municipal, constante na Lei nº 2.870, de 09 de abril de 2013; e altera o cargo de Supervisor Geral de Tributação para Diretor da Receita Municipal, constante na Lei nº 685, de 26 de junho de 1990.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2796/projeto_de_lei_n_119.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2796/projeto_de_lei_n_119.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2022, Lei Municipal nº 3.925, de 14 de dezembro de 2021 em favor da Secretaria da Saúde.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2797/projeto_de_lei_n_120.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2797/projeto_de_lei_n_120.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar Concessão de Uso, precária, não onerosa, com dispensa de licitação, de imóveis de domínio público às Associações de Moradores dos Bairros Aparecida, Aurora, Fátima e Triângulo.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2800/projeto_de_lei_n_121.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2800/projeto_de_lei_n_121.pdf</t>
   </si>
   <si>
     <t>Cria 01 (um) cargo de provimento efetivo na categoria funcional de Médico Ginecologista e Obstetra.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2801/projeto_de_lei_n_122.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2801/projeto_de_lei_n_122.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2022, Lei Municipal nº 3.925, de 14 de dezembro de 2021 em favor da Secretaria da Agricultura.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2802/projeto_de_lei_n_123.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2802/projeto_de_lei_n_123.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre pagamento de Requisição de Pequeno Valor de que tratam os §3º e 4º do art. 100, da Constituição Federal.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2805/projeto_de_lei_n_124.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2805/projeto_de_lei_n_124.pdf</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2806/projeto_de_lei_n_125.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2806/projeto_de_lei_n_125.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2022, Lei Municipal nº 3.925, de 14 de dezembro de 2021 em favor da Secretaria da Educação.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>Luciano Baroni, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2807/pl_126.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2807/pl_126.pdf</t>
   </si>
   <si>
     <t>Regulamenta os artigos 76 e 79 da Lei nº 757, de 14 de novembro de 1991 - Código de Posturas.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2815/projeto_de_lei_n_127.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2815/projeto_de_lei_n_127.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar Convênio com o Poder Judiciário com vista a desenvolver, em parceria, o projeto "Grupos Reflexivos de Gênero".</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2816/projeto_de_lei_n_128.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2816/projeto_de_lei_n_128.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar Concessão de Uso, não onerosa, com dispensa de licitação, de imóvel de domínio público à Associação Civil Carlos Barbosa Ximangos.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2817/projeto_de_lei_n_129.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2817/projeto_de_lei_n_129.pdf</t>
   </si>
   <si>
     <t>Orça a Receita e Fixa a Despesa do Município de Carlos Barbosa para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2838/projeto_de_lei_n_130.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2838/projeto_de_lei_n_130.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 03 (três) Enfermeiros, 03 (três) Técnicos em Enfermagem, 02 (dois) Farmacêuticos, 03 (três) Auxiliares de Farmácia, 01 (um) Médico Ginecologista e Obstetra, 01 (um) Fisioterapeuta, 02 (dois) Psiquiatras e 01 (um) Médico Clínico Geral.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2839/projeto_de_lei_n_131.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2839/projeto_de_lei_n_131.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 63 (sessenta e três) Professores e 02 (dois) Orientadores Educacionais.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2840/projeto_de_lei_n_132.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2840/projeto_de_lei_n_132.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 08 (oito) Monitores de Creche e 94 (noventa e quatro) Auxiliares Gerais de Escola.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>Enio Grolli, Jéssica Dalcin Andrioli</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2844/projeto_de_lei_n_133.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2844/projeto_de_lei_n_133.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 4.015, de 06 de setembro de 2022 "Institui o Plano de Nomenclaturas e define as faixas de domínio com seus respectivos recuos nas vias rurais do Município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2848/pl_134.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2848/pl_134.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2022, Lei Municipal nº 3.925, de 14 de dezembro de 2021 em favor do IPRAM.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2849/pl_135.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2849/pl_135.pdf</t>
   </si>
   <si>
     <t>Fixa o desconto para pagamento em cota única do IPTU 2023.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2850/pl_136.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2850/pl_136.pdf</t>
   </si>
   <si>
     <t>Altera o índice de atualização monetária dos débitos de qualquer natureza e da URM a partir do ano de 2023.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2851/pl_137.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2851/pl_137.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber em doação dos moradores da comunidade da Sobra, projeto de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2852/pl_138.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2852/pl_138.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 02 (dois) operadores de Máquinas.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2853/pl_139.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2853/pl_139.pdf</t>
   </si>
   <si>
     <t>Cria 16 (dezesseis) cargos de Professor, 02 (dois) cargos de Orientador Educacional, altera dispositivos e atribuições dos cargos de supervisor de Ensino, Orientador Educacional, Coordenador Pedagógico, Coordenador de Apoio às Escolas de Educação Infantil, Diretor e Vice-Diretor de Escola, constantes no Anexo Único da Lei Municipal nº 2.133, de 23 de janeiro de 2008 – Plano de Carreira do Magistério.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2854/pl_140.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2854/pl_140.pdf</t>
   </si>
   <si>
     <t>Cria, altera e extingue categorias funcionais e cargos; altera denominações, atribuições e requisitos para provimento e cria Gratificação de Natureza Especial, na Lei Municipal nº 685, de 26 de junho de 1990.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2857/projeto_de_lei_n_141.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2857/projeto_de_lei_n_141.pdf</t>
   </si>
   <si>
     <t>Denomina vias do interior do Município como Via Lombardia, Via Bergamo, Via Cremona, Via Trigolo, Via Caravaggio, Via Cividate at Piano, Via Soresina, Via Treviglio, Via Francese, Via Fontanella, Via Vicenza, Via Monte Grappa, Via Romano di Lombardia, Via Nove, Via Polengo, Via Borgo San Giacomo e_x000D_
 Via Romanengo.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2858/projeto_de_lei_n_142.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2858/projeto_de_lei_n_142.pdf</t>
   </si>
   <si>
     <t>Cria, no âmbito do Município de Carlos Barbosa, o Programa de Parcerias de Investimentos em Obra Pública - PPI.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2859/projeto_de_lei_n_143.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2859/projeto_de_lei_n_143.pdf</t>
   </si>
   <si>
     <t>Cria o "Programa Telessaúde".</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2860/projeto_de_lei_n_144.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2860/projeto_de_lei_n_144.pdf</t>
   </si>
   <si>
     <t>Autoriza ratificar e aderir ao Termo de Convênio celebrado entre as Administrações Tributárias da União, do Distrito Federal e dos Municípios para instituição do padrão nacional da Nota Fiscal de Serviço Eletrônica (NFS-e).</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2861/pl_145.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2861/pl_145.pdf</t>
   </si>
   <si>
     <t>Estabelece reposição salarial, à título de aumento real, sobre os vencimentos dos servidores do Poder Executivo, Autarquias e Fundações, dos Conselheiros Tutelares, da bolsa-auxílio e vale-transporte de estagiários, bem como do provento dos aposentados e pensionistas.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2900/projeto_de_lei_n_146.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2900/projeto_de_lei_n_146.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2° e o caput do art. 32, da Lei Municipal n° 3.924, de 14 de dezembro de 2021, a qual autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, 1 (um) Fiscal Sanitarista e de Meio Ambiente.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2901/projeto_de_lei_n_147.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2901/projeto_de_lei_n_147.pdf</t>
   </si>
   <si>
     <t>Autoriza a firmar Termo de Cooperação entre os Municípios de Carlos Barbosa e Farroupilha, a fim de viabilizar procedimentos cirúrgicos de média complexidade.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2907/projeto_de_lei_n_148.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2907/projeto_de_lei_n_148.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei Municipal nº 682, de 05 de junho de 1990.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2510/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2510/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Institui na Câmara Municipal de Carlos Barbosa o programa Câmara da Melhor Idade e dá outras providências.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2600/projeto_de_resolucao_no_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2600/projeto_de_resolucao_no_02.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução nº 02, de 18 de novembro de 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2668/projeto_de_resolucao_n_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2668/projeto_de_resolucao_n_03.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha "25 de Setembro".</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2669/projeto_de_resolucao_n_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2669/projeto_de_resolucao_n_04.pdf</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2682/projeto_de_resolucao_n_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2682/projeto_de_resolucao_n_05.pdf</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2768/projeto_de_resolucao_n_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2768/projeto_de_resolucao_n_06.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Carlos Barbosa a integrar  e participar do Parlamento Regional da Serra Gaúcha e dá outras providências.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2792/projeto_de_resolucao_no_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2792/projeto_de_resolucao_no_07.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Ideias Legislativas no Município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2865/projeto_de_resolucao_no_08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2865/projeto_de_resolucao_no_08.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivos na Resolução n° 02, de 18 de novembro de 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2447/requerimento_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2447/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Convite ao Presidente do SINDIGUARDAS-RS.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2458/req._2.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2458/req._2.pdf</t>
   </si>
   <si>
     <t>Licença particular.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2463/req._3.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2463/req._3.pdf</t>
   </si>
   <si>
     <t>Representação por conduta atentatória ou incompatível com o decoro parlamentar.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2475/req._04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2475/req._04.pdf</t>
   </si>
   <si>
     <t>Convocação de Secretário Municipal.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2517/req_5.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2517/req_5.pdf</t>
   </si>
   <si>
     <t>Convocação de servidora.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2518/req_6.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2518/req_6.pdf</t>
   </si>
   <si>
     <t>Convocação de Secretários Municipais.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2564/requerimento_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2564/requerimento_07.pdf</t>
   </si>
   <si>
     <t>Remessa de Convite à Corporação do Corpo de Bombeiros Voluntários de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2642/requerimento_n_08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2642/requerimento_n_08.pdf</t>
   </si>
   <si>
     <t>Convocação de Secretária Municipal.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2649/requerimento_n_09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2649/requerimento_n_09.pdf</t>
   </si>
   <si>
     <t>Licença Particular.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>Adair Zilio, Ariane Baldasso, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2654/requerimento_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2654/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Convocação de servidor.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2688/requerimento_n_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2688/requerimento_n_11.pdf</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2709/requerimento_n_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2709/requerimento_n_12.pdf</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2720/requerimento_n_13.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2720/requerimento_n_13.pdf</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>Lucilene Marchi</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2726/requerimento_n_14.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2726/requerimento_n_14.pdf</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2727/requerimento_n_15.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2727/requerimento_n_15.pdf</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>Adair Zilio, Jair Paulo Sauthier, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2770/requerimento_16.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2770/requerimento_16.pdf</t>
   </si>
   <si>
     <t>Autorização deslocamento para Brasília/DF.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2808/requerimento_17.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2808/requerimento_17.pdf</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2818/requerimento_n_18.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2818/requerimento_n_18.pdf</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2905/oficio_n_2.460.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2905/oficio_n_2.460.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto ao Projeto de Lei CM nº 126/2022.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2906/of._2461.2022.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2906/of._2461.2022.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Parcial ao Projeto de Lei nº 129/2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5644,67 +5644,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2418/ata_01.2022_do_dia_07.02.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2450/ata_02.2022_sessao_do_dia_14.02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2456/ata_03.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2478/ata_04.2022_audiencia_publica_metas_fiscais.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2479/ata_05.2022_-_audiencia_publica_saude.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2480/ata_06.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2489/ata_07.2022_finalizada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2497/ata_08.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2507/ata_09.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2523/ata_10.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2528/ata_11.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2530/ata_12.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2538/ata_13.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2556/ata_14.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2557/ata_15.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2573/ata_16.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2575/ata_17.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2596/ata_18.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2597/ata_19.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2598/ata_20.2022_-_audiencia_publica_saude.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2613/ata_21.2022_conferida.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2614/ata_22.2022_do_dia_13.06.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2622/ata_23.2022_finalizada.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2638/ata_24.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2641/ata_25.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2655/ata_26.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2662/ata_27.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2686/ata_28.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2687/ata_29.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2693/ata_30.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2706/ata_31.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2707/ata_32.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2719/ata_33.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2735/ata_34.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2736/ata_35.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2761/ata_36.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2764/ata_37.2022_-_sessao_especial_conferida.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2765/ata_38.2022_audiencia_publica_metas_fiscais_conferida.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2766/ata_39.2022_-_audiencia_publica_saude_conferida.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2767/ata_40.2022_conferida.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2790/ata_41.2022_conferida_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2791/ata_42.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2803/ata_43.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2813/ata_44.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2814/ata_45.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2842/ata_46.2022_-_sessao_especial.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2855/ata_47.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2863/ata_48.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2896/ata_49.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2903/ata_50.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2904/ata_51.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2908/ata_52.2022_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2427/emenda_pl_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2428/emenda_pl_2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2448/emenda_03.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2488/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2498/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2509/emenda.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2595/emenda_07.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2599/emenda_n_08.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2639/emenda_aditiva_n_01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2763/emenda_n_10.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2798/emenda_n_11.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2831/emenda_n_12.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2832/emenda_13.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2833/emenda_14.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2847/emenda_15.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2864/emenda_n_16.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2869/emenda_n_17_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2893/emenda_n_18.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2894/emenda_n_19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2895/emenda_n_20.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2902/emenda_n_21.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2409/ind._01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2410/ind._02.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2411/ind._03.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2412/ind._04.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2413/ind._05.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2414/ind._06.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2420/ind._07.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2421/ind._08.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2422/ind._09.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2425/ind._10.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2426/ind._11.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2432/ind._12.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2440/ind._13.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2441/ind._14.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2442/ind._15.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2443/ind._16.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2444/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2445/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2455/ind._19.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2457/ind._20.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2459/ind._21.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2460/ind._22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2461/ind._23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2476/ind._24.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2482/ind._25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2483/ind._26.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2490/ind._27.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2491/ind._28.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2492/ind._29.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2493/ind._30.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2499/ind._31.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2500/ind._32.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2501/ind._33.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2502/ind._34.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2508/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2513/ind_36.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2514/ind_37.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2515/ind_38.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2516/ind_39.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2521/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2522/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2524/ind._42.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2526/ind._43.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2527/ind._44.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2531/ind._45.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2532/ind._46.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2533/ind._47.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2539/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2542/49.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2543/50.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2544/51.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2545/52.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2546/53.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2547/54.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2548/55.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2549/56.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2552/57.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2553/58.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2554/59.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2555/60.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2567/61.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2568/62.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2569/63.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2570/64.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2574/ind_65.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2576/ind_66.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2577/ind_67.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2588/ind_68.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2589/ind_69.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2590/ind_70.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2601/indicacao_no_71.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2608/indicacao_n72.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2609/indicacao_n73.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2610/indicacao_n74.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2611/indicacao_n75.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2615/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2616/77.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2618/indicacao_n_78.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2619/indicacao_n_79.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2620/indicacao_n_80.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2621/indicacao_n_81.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2625/indicacao_n_82.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2626/indicacao_n_83.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2633/indicacao_n_84.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2640/indicacao_n_85.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2643/indicacao_n_86.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2644/indicacao_n_87.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2645/indicacao_n_88.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2647/indicacao_n_89.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2648/indicacao_n_90_1.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2663/indicacao_n_91.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2674/92.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2675/93.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2676/94.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2677/95.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2678/indicacao_n_96.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2679/indicacao_n_97.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2680/indicacao_n_98.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2683/ind_99.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2689/indicacao_n_100.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2694/101.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2696/102.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2697/103.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2698/104.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2699/105.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2700/107.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2701/107.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2702/108.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2708/indicacao_n_109.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2716/ind_110.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2717/ind_111.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2718/indicacao_n_112.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2724/113.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2725/114.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2733/ind_115.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2744/indicacao_n_116.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2745/indicacao_n_117.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2746/indicacao_n_118.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2747/indicacao_n_119.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2750/indicacao_n_120.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2751/ind_121.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2752/ind_122.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2753/ind_123.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2754/ind_124.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2755/ind_125.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2769/indicacao_n_126.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2771/ind_127.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2772/ind_128.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2780/ind_129.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2781/ind_130.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2789/ind_131.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2793/indicacao_n_132.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2811/ind_133.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2820/indicacao_n_134.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_n_135.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2824/indicacao_n_136.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2825/indicacao_n_137.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2827/indicacao_n_138.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2828/indicacao_n_139.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2829/indicacao_n_140.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2830/indicacao_n_141.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2834/ind_142.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2835/ind_143.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2836/ind_144.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2837/ind_145.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2845/indicacao_n_146.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2846/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2856/indicacao_n_148.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2866/indicacao_n_149.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2867/indicacao_n_150.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2868/indicacao_n_151.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2870/indicacao_n_152.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2871/indicacao_n_153.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2872/indicacao_n_154.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2873/indicacao_n_155.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2874/indicacao_n_156.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2875/indicacao_n_157.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2876/indicacao_n_158.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2877/indicacao_n_159.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2878/indicacao_n_160.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2879/indicacao_n_161.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2880/indicacao_n_162.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2881/indicacao_n_163.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2882/indicacao_n_164.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2883/indicacao_n_165.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2884/indicacao_n_166.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2885/indicacao_n_167.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2886/indicacao_n_168.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2887/indicacao_n_169.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2888/indicacao_n_170.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2889/indicacao_n_171.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2897/indicacao_n_172.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2898/indicacao_n_173.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2899/indicacao_n_174.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2401/ind._pl_01.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2415/ind._pl_02.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2430/ind._pl_3.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2431/ind._pl_4.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2446/indicacao_de_pl_5.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2481/ind._pl_06.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2519/ipl_07.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2684/ipl_08.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2695/ipl.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2710/indicacao_de_projeto_de_lei_n_10.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2711/indicacao_de_projeto_de_lei_n_11.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2715/ipl12.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2734/ipl_13.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2756/ipl14.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2762/indicacao_de_projeto_de_lei_n_15.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2779/ipl_16.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2819/indicacao_de_projeto_de_lei_n_17.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_de_projeto_de_lei_n_18.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2890/indicacao_de_projeto_de_lei_n_19.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2416/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2451/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2586/mocao_03.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2612/mocao_n_04.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2617/mocao_5.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2627/mocao_n_06.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2636/mocao_n_07.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2637/mocao_n_08.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2646/mocao_n_09.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2664/mocao_n_10.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2665/mocao_n_11.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2666/mocao_n_12.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2667/mocao_n_13.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2672/mocao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2758/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2804/mocao_n_16.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2809/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2810/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2812/mocao_19.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2826/mocao_n_20.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2843/mocao_n_21.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2417/pi._1.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2449/pi_2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2462/p.i_3.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2477/p.i_04.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2484/p.i_5.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2494/p.i_6.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2525/pi_07.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2536/p.i_08.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2537/pi_09.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2540/pi_10.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2558/pi_11.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2559/pi_12.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2571/pi_13.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2572/pi_14.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2591/pi_15.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2602/pedido_de_informacoes_no_16.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2628/pedido_de_informacoes_n_17.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2629/pedido_de_informacoes_n_18.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2630/pedido_de_informacoes_n_19.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2631/pedido_de_informacoes_n_20.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2650/pedido_de_informacoes_n_21.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2653/pi_22.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2656/pedido_de_informacoes_n_23.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2673/pi_24.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2681/pedido_de_informacoes_n_25.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2690/pi.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2703/pi_27.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2704/pi_28.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2730/pedido_de_informacoes_n_29.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2731/pedido_de_informacoes_n_30.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2732/pedido_de_informacoes_n_31.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2742/pedido_de_informacoes_n_32.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2743/pedido_de_informacoes_n_33.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2757/pi_34.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2794/pedido_de_informacoes_n_35.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2799/pedido_de_informacoes_n_36.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2821/pedido_de_informacoes_n_37.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2862/pedido_de_informacoes_n_38.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2891/pedido_de_informacoes_n_39.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2892/pedido_de_informacoes_n_40.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2541/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2760/pdl_02.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2841/projeto_de_emenda_a_lei_organica_n_01.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2399/01.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2400/02.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2402/pl_3.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2403/pl_4.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2404/pl_5.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2405/pl_6.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2406/pl_7.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2407/pl_8.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2408/pl_9.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2423/pl_10.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2424/pl_11.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2429/pl_12.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2434/pl_13.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2435/pl_14.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2436/pl_15.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2437/pl_16.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2438/pl_17.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2452/pl._cm._18.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2453/pl_19.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2454/pl_20.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2464/pl_21.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2465/pl_22.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2466/pl_23.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2467/pl_24.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2468/pl_25.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2469/pl_26.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2470/pl_27.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2471/pl_28.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2472/pl_29.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2473/pl_30.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2474/pl_31.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2485/pl_32.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2486/pl_33.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2487/pl_34.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2495/pl_35.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2496/ind_pl_36.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2503/pl_37.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2504/pl_38.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2505/pl_39.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2506/pl_40.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2511/pl_41.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2512/pl_42.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2520/pl_43.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2529/pl_44.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2534/pl_45.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2535/pl_46.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2550/pl_47.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2551/pl_48.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2560/pl_49.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2561/pl_50.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2562/pl_51.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2563/pl_52.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2565/pl_53.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2566/pl_54.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2578/pl_55.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2579/pl_56.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2580/pl_57.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2581/pl_58.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2582/pl_59.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2583/pl_60.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2584/pl_61.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2585/pl_62.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2592/pl_63.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2593/pl_64.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2594/pl_65.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2603/projeto_de_lei_no_66.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2604/projeto_de_lei_no_67.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2605/projeto_de_lei_no_68.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2606/projeto_de_lei_no_69.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2607/projeto_de_lei_no_70.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2623/projeto_de_lei_n_71.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2624/projeto_de_lei_no_72.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2632/projeto_de_lei_cm_n_73.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2634/projeto_de_lei_n_74.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2635/projeto_de_lei_n_75.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2651/projeto_de_lei_n_76.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2652/projeto_de_lei_n_77.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2657/projeto_de_lei_n_78.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2658/projeto_de_lei_n_79.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2659/projeto_de_lei_n_80.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2660/projeto_de_lei_n_81.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2661/projeto_de_lei_n_82.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2670/projeto_de_lei_n_83.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2671/projeto_de_lei_n_84.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2685/projeto_de_lei_n_85.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2691/projeto_de_lei_n_86.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2692/projeto_de_lei_n_87.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2705/pl_88.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2712/projeto_de_lei_n_89.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2713/pl_90.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2714/projeto_de_lei_n_91.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2721/projeto_de_lei_n_92.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2722/projeto_de_lei_n_93.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2723/projeto_de_lei_n_94.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2728/projeto_de_lei_cm_n_95.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2729/projeto_de_lei_cm_n_96.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2737/projeto_de_lei_n_97.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2738/projeto_de_lei_n_98.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2739/projeto_de_lei_n_99.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2740/projeto_de_lei_n_100.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2741/projeto_de_lei_n_101.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2748/projeto_de_lei_n_102.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2749/projeto_de_lei_n_103.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2759/projeto_de_lei_n_104.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2773/pl_105.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2774/pl_106.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2775/pl_107.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2776/pl_108.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2777/pl_109.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2778/pl_110.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2782/pl111.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2783/pl112.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2784/pl_113.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2785/pl114.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2786/pl115.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2787/pl116.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2788/pl117.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2795/projeto_de_lei_n_118.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2796/projeto_de_lei_n_119.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2797/projeto_de_lei_n_120.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2800/projeto_de_lei_n_121.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2801/projeto_de_lei_n_122.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2802/projeto_de_lei_n_123.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2805/projeto_de_lei_n_124.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2806/projeto_de_lei_n_125.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2807/pl_126.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2815/projeto_de_lei_n_127.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2816/projeto_de_lei_n_128.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2817/projeto_de_lei_n_129.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2838/projeto_de_lei_n_130.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2839/projeto_de_lei_n_131.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2840/projeto_de_lei_n_132.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2844/projeto_de_lei_n_133.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2848/pl_134.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2849/pl_135.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2850/pl_136.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2851/pl_137.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2852/pl_138.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2853/pl_139.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2854/pl_140.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2857/projeto_de_lei_n_141.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2858/projeto_de_lei_n_142.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2859/projeto_de_lei_n_143.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2860/projeto_de_lei_n_144.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2861/pl_145.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2900/projeto_de_lei_n_146.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2901/projeto_de_lei_n_147.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2907/projeto_de_lei_n_148.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2510/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2600/projeto_de_resolucao_no_02.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2668/projeto_de_resolucao_n_03.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2669/projeto_de_resolucao_n_04.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2682/projeto_de_resolucao_n_05.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2768/projeto_de_resolucao_n_06.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2792/projeto_de_resolucao_no_07.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2865/projeto_de_resolucao_no_08.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2447/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2458/req._2.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2463/req._3.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2475/req._04.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2517/req_5.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2518/req_6.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2564/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2642/requerimento_n_08.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2649/requerimento_n_09.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2654/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2688/requerimento_n_11.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2709/requerimento_n_12.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2720/requerimento_n_13.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2726/requerimento_n_14.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2727/requerimento_n_15.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2770/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2808/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2818/requerimento_n_18.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2905/oficio_n_2.460.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2906/of._2461.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2418/ata_01.2022_do_dia_07.02.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2450/ata_02.2022_sessao_do_dia_14.02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2456/ata_03.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2478/ata_04.2022_audiencia_publica_metas_fiscais.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2479/ata_05.2022_-_audiencia_publica_saude.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2480/ata_06.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2489/ata_07.2022_finalizada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2497/ata_08.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2507/ata_09.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2523/ata_10.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2528/ata_11.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2530/ata_12.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2538/ata_13.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2556/ata_14.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2557/ata_15.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2573/ata_16.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2575/ata_17.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2596/ata_18.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2597/ata_19.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2598/ata_20.2022_-_audiencia_publica_saude.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2613/ata_21.2022_conferida.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2614/ata_22.2022_do_dia_13.06.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2622/ata_23.2022_finalizada.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2638/ata_24.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2641/ata_25.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2655/ata_26.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2662/ata_27.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2686/ata_28.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2687/ata_29.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2693/ata_30.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2706/ata_31.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2707/ata_32.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2719/ata_33.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2735/ata_34.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2736/ata_35.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2761/ata_36.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2764/ata_37.2022_-_sessao_especial_conferida.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2765/ata_38.2022_audiencia_publica_metas_fiscais_conferida.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2766/ata_39.2022_-_audiencia_publica_saude_conferida.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2767/ata_40.2022_conferida.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2790/ata_41.2022_conferida_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2791/ata_42.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2803/ata_43.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2813/ata_44.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2814/ata_45.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2842/ata_46.2022_-_sessao_especial.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2855/ata_47.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2863/ata_48.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2896/ata_49.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2903/ata_50.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2904/ata_51.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2908/ata_52.2022_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2427/emenda_pl_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2428/emenda_pl_2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2448/emenda_03.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2488/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2498/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2509/emenda.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2595/emenda_07.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2599/emenda_n_08.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2639/emenda_aditiva_n_01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2763/emenda_n_10.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2798/emenda_n_11.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2831/emenda_n_12.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2832/emenda_13.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2833/emenda_14.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2847/emenda_15.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2864/emenda_n_16.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2869/emenda_n_17_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2893/emenda_n_18.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2894/emenda_n_19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2895/emenda_n_20.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2902/emenda_n_21.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2409/ind._01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2410/ind._02.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2411/ind._03.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2412/ind._04.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2413/ind._05.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2414/ind._06.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2420/ind._07.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2421/ind._08.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2422/ind._09.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2425/ind._10.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2426/ind._11.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2432/ind._12.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2440/ind._13.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2441/ind._14.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2442/ind._15.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2443/ind._16.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2444/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2445/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2455/ind._19.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2457/ind._20.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2459/ind._21.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2460/ind._22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2461/ind._23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2476/ind._24.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2482/ind._25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2483/ind._26.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2490/ind._27.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2491/ind._28.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2492/ind._29.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2493/ind._30.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2499/ind._31.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2500/ind._32.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2501/ind._33.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2502/ind._34.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2508/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2513/ind_36.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2514/ind_37.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2515/ind_38.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2516/ind_39.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2521/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2522/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2524/ind._42.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2526/ind._43.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2527/ind._44.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2531/ind._45.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2532/ind._46.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2533/ind._47.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2539/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2542/49.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2543/50.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2544/51.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2545/52.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2546/53.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2547/54.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2548/55.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2549/56.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2552/57.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2553/58.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2554/59.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2555/60.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2567/61.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2568/62.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2569/63.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2570/64.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2574/ind_65.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2576/ind_66.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2577/ind_67.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2588/ind_68.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2589/ind_69.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2590/ind_70.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2601/indicacao_no_71.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2608/indicacao_n72.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2609/indicacao_n73.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2610/indicacao_n74.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2611/indicacao_n75.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2615/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2616/77.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2618/indicacao_n_78.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2619/indicacao_n_79.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2620/indicacao_n_80.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2621/indicacao_n_81.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2625/indicacao_n_82.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2626/indicacao_n_83.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2633/indicacao_n_84.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2640/indicacao_n_85.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2643/indicacao_n_86.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2644/indicacao_n_87.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2645/indicacao_n_88.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2647/indicacao_n_89.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2648/indicacao_n_90_1.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2663/indicacao_n_91.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2674/92.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2675/93.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2676/94.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2677/95.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2678/indicacao_n_96.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2679/indicacao_n_97.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2680/indicacao_n_98.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2683/ind_99.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2689/indicacao_n_100.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2694/101.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2696/102.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2697/103.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2698/104.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2699/105.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2700/107.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2701/107.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2702/108.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2708/indicacao_n_109.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2716/ind_110.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2717/ind_111.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2718/indicacao_n_112.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2724/113.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2725/114.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2733/ind_115.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2744/indicacao_n_116.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2745/indicacao_n_117.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2746/indicacao_n_118.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2747/indicacao_n_119.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2750/indicacao_n_120.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2751/ind_121.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2752/ind_122.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2753/ind_123.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2754/ind_124.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2755/ind_125.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2769/indicacao_n_126.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2771/ind_127.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2772/ind_128.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2780/ind_129.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2781/ind_130.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2789/ind_131.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2793/indicacao_n_132.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2811/ind_133.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2820/indicacao_n_134.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_n_135.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2824/indicacao_n_136.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2825/indicacao_n_137.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2827/indicacao_n_138.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2828/indicacao_n_139.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2829/indicacao_n_140.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2830/indicacao_n_141.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2834/ind_142.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2835/ind_143.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2836/ind_144.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2837/ind_145.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2845/indicacao_n_146.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2846/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2856/indicacao_n_148.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2866/indicacao_n_149.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2867/indicacao_n_150.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2868/indicacao_n_151.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2870/indicacao_n_152.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2871/indicacao_n_153.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2872/indicacao_n_154.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2873/indicacao_n_155.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2874/indicacao_n_156.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2875/indicacao_n_157.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2876/indicacao_n_158.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2877/indicacao_n_159.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2878/indicacao_n_160.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2879/indicacao_n_161.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2880/indicacao_n_162.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2881/indicacao_n_163.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2882/indicacao_n_164.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2883/indicacao_n_165.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2884/indicacao_n_166.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2885/indicacao_n_167.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2886/indicacao_n_168.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2887/indicacao_n_169.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2888/indicacao_n_170.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2889/indicacao_n_171.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2897/indicacao_n_172.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2898/indicacao_n_173.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2899/indicacao_n_174.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2401/ind._pl_01.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2415/ind._pl_02.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2430/ind._pl_3.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2431/ind._pl_4.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2446/indicacao_de_pl_5.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2481/ind._pl_06.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2519/ipl_07.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2684/ipl_08.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2695/ipl.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2710/indicacao_de_projeto_de_lei_n_10.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2711/indicacao_de_projeto_de_lei_n_11.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2715/ipl12.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2734/ipl_13.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2756/ipl14.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2762/indicacao_de_projeto_de_lei_n_15.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2779/ipl_16.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2819/indicacao_de_projeto_de_lei_n_17.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_de_projeto_de_lei_n_18.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2890/indicacao_de_projeto_de_lei_n_19.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2416/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2451/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2586/mocao_03.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2612/mocao_n_04.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2617/mocao_5.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2627/mocao_n_06.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2636/mocao_n_07.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2637/mocao_n_08.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2646/mocao_n_09.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2664/mocao_n_10.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2665/mocao_n_11.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2666/mocao_n_12.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2667/mocao_n_13.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2672/mocao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2758/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2804/mocao_n_16.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2809/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2810/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2812/mocao_19.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2826/mocao_n_20.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2843/mocao_n_21.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2417/pi._1.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2449/pi_2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2462/p.i_3.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2477/p.i_04.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2484/p.i_5.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2494/p.i_6.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2525/pi_07.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2536/p.i_08.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2537/pi_09.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2540/pi_10.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2558/pi_11.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2559/pi_12.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2571/pi_13.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2572/pi_14.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2591/pi_15.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2602/pedido_de_informacoes_no_16.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2628/pedido_de_informacoes_n_17.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2629/pedido_de_informacoes_n_18.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2630/pedido_de_informacoes_n_19.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2631/pedido_de_informacoes_n_20.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2650/pedido_de_informacoes_n_21.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2653/pi_22.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2656/pedido_de_informacoes_n_23.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2673/pi_24.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2681/pedido_de_informacoes_n_25.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2690/pi.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2703/pi_27.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2704/pi_28.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2730/pedido_de_informacoes_n_29.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2731/pedido_de_informacoes_n_30.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2732/pedido_de_informacoes_n_31.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2742/pedido_de_informacoes_n_32.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2743/pedido_de_informacoes_n_33.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2757/pi_34.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2794/pedido_de_informacoes_n_35.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2799/pedido_de_informacoes_n_36.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2821/pedido_de_informacoes_n_37.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2862/pedido_de_informacoes_n_38.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2891/pedido_de_informacoes_n_39.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2892/pedido_de_informacoes_n_40.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2541/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2760/pdl_02.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2841/projeto_de_emenda_a_lei_organica_n_01.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2399/01.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2400/02.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2402/pl_3.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2403/pl_4.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2404/pl_5.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2405/pl_6.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2406/pl_7.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2407/pl_8.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2408/pl_9.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2423/pl_10.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2424/pl_11.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2429/pl_12.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2434/pl_13.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2435/pl_14.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2436/pl_15.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2437/pl_16.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2438/pl_17.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2452/pl._cm._18.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2453/pl_19.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2454/pl_20.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2464/pl_21.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2465/pl_22.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2466/pl_23.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2467/pl_24.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2468/pl_25.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2469/pl_26.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2470/pl_27.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2471/pl_28.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2472/pl_29.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2473/pl_30.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2474/pl_31.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2485/pl_32.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2486/pl_33.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2487/pl_34.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2495/pl_35.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2496/ind_pl_36.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2503/pl_37.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2504/pl_38.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2505/pl_39.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2506/pl_40.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2511/pl_41.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2512/pl_42.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2520/pl_43.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2529/pl_44.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2534/pl_45.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2535/pl_46.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2550/pl_47.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2551/pl_48.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2560/pl_49.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2561/pl_50.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2562/pl_51.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2563/pl_52.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2565/pl_53.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2566/pl_54.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2578/pl_55.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2579/pl_56.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2580/pl_57.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2581/pl_58.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2582/pl_59.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2583/pl_60.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2584/pl_61.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2585/pl_62.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2592/pl_63.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2593/pl_64.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2594/pl_65.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2603/projeto_de_lei_no_66.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2604/projeto_de_lei_no_67.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2605/projeto_de_lei_no_68.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2606/projeto_de_lei_no_69.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2607/projeto_de_lei_no_70.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2623/projeto_de_lei_n_71.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2624/projeto_de_lei_no_72.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2632/projeto_de_lei_cm_n_73.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2634/projeto_de_lei_n_74.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2635/projeto_de_lei_n_75.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2651/projeto_de_lei_n_76.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2652/projeto_de_lei_n_77.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2657/projeto_de_lei_n_78.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2658/projeto_de_lei_n_79.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2659/projeto_de_lei_n_80.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2660/projeto_de_lei_n_81.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2661/projeto_de_lei_n_82.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2670/projeto_de_lei_n_83.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2671/projeto_de_lei_n_84.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2685/projeto_de_lei_n_85.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2691/projeto_de_lei_n_86.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2692/projeto_de_lei_n_87.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2705/pl_88.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2712/projeto_de_lei_n_89.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2713/pl_90.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2714/projeto_de_lei_n_91.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2721/projeto_de_lei_n_92.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2722/projeto_de_lei_n_93.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2723/projeto_de_lei_n_94.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2728/projeto_de_lei_cm_n_95.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2729/projeto_de_lei_cm_n_96.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2737/projeto_de_lei_n_97.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2738/projeto_de_lei_n_98.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2739/projeto_de_lei_n_99.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2740/projeto_de_lei_n_100.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2741/projeto_de_lei_n_101.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2748/projeto_de_lei_n_102.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2749/projeto_de_lei_n_103.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2759/projeto_de_lei_n_104.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2773/pl_105.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2774/pl_106.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2775/pl_107.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2776/pl_108.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2777/pl_109.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2778/pl_110.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2782/pl111.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2783/pl112.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2784/pl_113.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2785/pl114.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2786/pl115.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2787/pl116.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2788/pl117.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2795/projeto_de_lei_n_118.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2796/projeto_de_lei_n_119.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2797/projeto_de_lei_n_120.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2800/projeto_de_lei_n_121.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2801/projeto_de_lei_n_122.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2802/projeto_de_lei_n_123.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2805/projeto_de_lei_n_124.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2806/projeto_de_lei_n_125.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2807/pl_126.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2815/projeto_de_lei_n_127.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2816/projeto_de_lei_n_128.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2817/projeto_de_lei_n_129.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2838/projeto_de_lei_n_130.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2839/projeto_de_lei_n_131.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2840/projeto_de_lei_n_132.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2844/projeto_de_lei_n_133.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2848/pl_134.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2849/pl_135.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2850/pl_136.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2851/pl_137.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2852/pl_138.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2853/pl_139.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2854/pl_140.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2857/projeto_de_lei_n_141.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2858/projeto_de_lei_n_142.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2859/projeto_de_lei_n_143.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2860/projeto_de_lei_n_144.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2861/pl_145.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2900/projeto_de_lei_n_146.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2901/projeto_de_lei_n_147.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2907/projeto_de_lei_n_148.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2510/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2600/projeto_de_resolucao_no_02.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2668/projeto_de_resolucao_n_03.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2669/projeto_de_resolucao_n_04.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2682/projeto_de_resolucao_n_05.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2768/projeto_de_resolucao_n_06.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2792/projeto_de_resolucao_no_07.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2865/projeto_de_resolucao_no_08.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2447/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2458/req._2.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2463/req._3.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2475/req._04.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2517/req_5.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2518/req_6.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2564/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2642/requerimento_n_08.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2649/requerimento_n_09.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2654/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2688/requerimento_n_11.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2709/requerimento_n_12.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2720/requerimento_n_13.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2726/requerimento_n_14.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2727/requerimento_n_15.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2770/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2808/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2818/requerimento_n_18.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2905/oficio_n_2.460.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2022/2906/of._2461.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H507"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="81.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>