--- v0 (2026-02-10)
+++ v1 (2026-04-05)
@@ -54,3231 +54,3231 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>Secretaria da Câmara - SEC</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2913/ata_01.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2913/ata_01.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 01/2023 - Sessão Extraordinária do dia 11/01/2023.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2916/ata_02.2023_extraordinaria.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2916/ata_02.2023_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata nº 02/2023 - Sessão Extraordinária do dia 23/01/2023.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2930/ata_03.2023_extraordinaria.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2930/ata_03.2023_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata nº 03/2023 - Sessão Extraordinária do dia 03/02/2023.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2931/ata_04.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2931/ata_04.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 04/2023 - Sessão Ordinária do dia 06/02/2023.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2936/ata_05.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2936/ata_05.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 05/2023 - Sessão Ordinária do dia 13/02/2023.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2950/ata_06.2023_audiencia_publica_metas_fiscais.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2950/ata_06.2023_audiencia_publica_metas_fiscais.pdf</t>
   </si>
   <si>
     <t>Ata nº 06/2022 - Audiência Pública do dia 06/2022 - Avaliação e Cumprimento das metas Fiscais.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2959/ata_07.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2959/ata_07.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 07/2023 - Sessão Ordinária do dia 27/02/2023.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2951/ata_08.2023_-_audiencia_publica_saude.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2951/ata_08.2023_-_audiencia_publica_saude.pdf</t>
   </si>
   <si>
     <t>Ata nº 08/2022 - Audiência Pública - Apresentação do Relatório Quadrimestral de Gestão da Saúde.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2975/ata_09.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2975/ata_09.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 09/2023 - Sessão Ordinária do dia 06/03/2023.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2982/ata_10.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2982/ata_10.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 10/2023 - Sessão Ordinária do dia 13/03/2023.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2989/ata_11.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2989/ata_11.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 11/2023 - Sessão Ordinária do dia 20/03/2023.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3004/ata_12.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3004/ata_12.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 12/2023 - Sessão Ordinária do dia 27/03/2023.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3010/ata_13.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3010/ata_13.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 13/2023 - Sessão Ordinária do dia 03/04/2023.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3011/ata_14.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3011/ata_14.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 14/2023 - Sessão Ordinária do dia 10/04/2023.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3022/ata_15.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3022/ata_15.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 15/2023 - Sessão Ordinária do dia 17/04/2023.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3024/ata_16.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3024/ata_16.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 16/2023 - Sessão Ordinária do dia 24/04/2023.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3046/ata_17.2023_retificada.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3046/ata_17.2023_retificada.pdf</t>
   </si>
   <si>
     <t>Ata nº 17/2023 - Sessão Ordinária do dia 08/05/2023.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3047/ata_18.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3047/ata_18.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 18/2023 - Sessão Ordinária do dia 15/05/2023.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3074/ata_19.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3074/ata_19.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 19/2023 - Sessão Ordinária do dia 22/05/2023.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3078/ata_20.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3078/ata_20.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 20/2023 - Sessão Ordinária do dia 29/05/2023.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3086/ata_21.2023_audiencia_publica_metas_fiscais.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3086/ata_21.2023_audiencia_publica_metas_fiscais.pdf</t>
   </si>
   <si>
     <t>Ata nº 21/2023 - Audiência Pública do dia 30/05/2023 - Metas Fiscais.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3087/ata_22.2023_-_audiencia_publica_saude.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3087/ata_22.2023_-_audiencia_publica_saude.pdf</t>
   </si>
   <si>
     <t>Ata nº 22/2023 - Audiência Pública do dia 31/05/2023 - Relatório de Gestão da Saúde.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3088/ata_23.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3088/ata_23.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 23/2023 - Sessão ordinária do dia 05/06/2023.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3089/ata_24.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3089/ata_24.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 24/2023 - Sessão Ordinária do dia 12/06/2023.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3097/ata_25.2023_-_audiencia_publica_seguranca_nas_escolas.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3097/ata_25.2023_-_audiencia_publica_seguranca_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Ata nº 25/2023 - Audiência Pública do dia 13/05/2023 - Audiência Pública sobre a Segurança nas escolas.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3098/ata_26.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3098/ata_26.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 26/2023 - Sessão Ordinária do dia 19/06/2023.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3118/ata_27.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3118/ata_27.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 27/2023 - Sessão Ordinária do dia 26/06/2023.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3119/ata_28.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3119/ata_28.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 28/2023 - Sessão Ordinária do dia 03/07/2023.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3130/ata_29.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3130/ata_29.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 29/2023 - Sessão Ordinária do dia 10/07/2023.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3139/ata_30.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3139/ata_30.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 30/2023 - Sessão Ordinária do dia 17/07/2023.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3145/ata_31.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3145/ata_31.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 31/2023 - Sessão Ordinária do dia 24/07/2023.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3147/ata_32.2023_extraordinaria.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3147/ata_32.2023_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata nº 32/2023 - Sessão Extraordinária do dia 27/07/2023.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3149/ata_33.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3149/ata_33.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 33/2023 - Sessão Ordinária do dia 31/07/2023.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3158/ata_34.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3158/ata_34.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 34/2023 - Sessão Ordinária do dia 07/08/2023.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3168/ata_35.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3168/ata_35.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 35/2023 - Sessão Ordinária do dia 14/08/2023.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3169/ata_36.2023_-_sessao_comemorativa.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3169/ata_36.2023_-_sessao_comemorativa.pdf</t>
   </si>
   <si>
     <t>Ata nº 36/2023 - Sessão Comemorativa do dia 17/08/2023 - 50 anos da Escola Municipal de Ensino Fundamental Salvador Bordini.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3179/ata_37.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3179/ata_37.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 37.2023 - Sessão Ordinária do dia 21/08/2023.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3193/ata_38.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3193/ata_38.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 38/2023 - Sessão Ordinária do dia 28 de agosto de 2023.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3215/ata_39.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3215/ata_39.2023.pdf</t>
   </si>
   <si>
     <t>Ata nº 39/2023 - Sessão Ordinária do dia 4 de setembro de 2023.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2917/emenda_n_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2917/emenda_n_01.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 01 ao Projeto de Lei nº 142/2022.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>Ariane Baldasso, Adair Zilio, Cleber Cohsul, Jair Paulo Sauthier, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2983/emenda_n_02.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2983/emenda_n_02.2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei nº 22/2023.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>Luciano Baroni, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2988/emenda_n_03.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2988/emenda_n_03.2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei nº 23/2023.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3117/emenda_n_04.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3117/emenda_n_04.2023.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 01 ao Projeto de Lei nº 83/2023.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3120/emenda_n_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3120/emenda_n_05.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 01 ao Projeto de Lei nº 87/2023.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>Leonardo Grison</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3121/emenda_n_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3121/emenda_n_06.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 01 ao Projeto de Lei nº 62/2023.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3122/emenda_n_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3122/emenda_n_07.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 01 ao Projeto de Lei nº 62/2023.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2920/indicacao_n_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2920/indicacao_n_01.pdf</t>
   </si>
   <si>
     <t>Melhorias na sinalização de trânsito, indicativa de via mão única, na rua Rio Branco, esquina com a rua Garibaldi, bairro Centro, nesta cidade.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2926/indicacao_n_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2926/indicacao_n_02.pdf</t>
   </si>
   <si>
     <t>Instalação de coletores de lixo em frente ao residencial Sonho Real, na rua Albino Jacob Sauthier.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>Maximino Malabarba</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2928/indicacao_n_03.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2928/indicacao_n_03.2023.pdf</t>
   </si>
   <si>
     <t>Canalização de rede de esgoto que passa pelas proximidades da Rua Marechal Deodoro, no bairro Triângulo.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>Ariane Baldasso, Jair Paulo Sauthier, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2933/indicacao_n_04.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2933/indicacao_n_04.2023.pdf</t>
   </si>
   <si>
     <t>Construção de um espaço adequado na praça Hermelindo Pizzoli, no bairro Bila Nova, para que os usuários possam utilizar para retirar areia do corpo.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_n_05.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_n_05.2023.pdf</t>
   </si>
   <si>
     <t>Melhoria na sinalização de trânsito na rua José Raimundo Carlotto, nas proximidades da Escola Elisa Tramontina.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>Mesa Diretora 2023</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2935/indicacao_n_06.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2935/indicacao_n_06.2023.pdf</t>
   </si>
   <si>
     <t>Construção de passeios públicos na rua Salvador do Sul.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>Luciano Baroni</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2939/indicacao_n_07.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2939/indicacao_n_07.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a possibilidade de instalar parada de ônibus (ou abrigo) nas proximidades da Praça Central da comunidade de Torino, visando que crianças, adolescentes e adultos que ali tomam seus coletivos tenham local adequado e protegido das intempéries climáticas.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2952/ind_8.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2952/ind_8.pdf</t>
   </si>
   <si>
     <t>Instalação de coletores de lixo seco e orgânico na comunidade de Desvio Machado.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2953/ind_9.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2953/ind_9.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo proceda a recapagem e conserto da pavimentação existente na rua Maurício Cardoso – centro, no trecho entre as ruas Rio Branco e Assis Brasil, o qual está muito deteriorado, já existindo deformações permanentes na pista de rolamento.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>Lucilene Marchi</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2961/indicacao_n_10.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2961/indicacao_n_10.2023.pdf</t>
   </si>
   <si>
     <t>Elaboração de projeto para pavimentação asfáltica do trecho de estrada de chão, que liga a Rota do Sol com a Comunidade de São Sebastião de Castro.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_n_11.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_n_11.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a elaboração de projeto para pavimentação asfáltica do trecho de estrada de chão, que liga a comunidade do Cinco da Boa Vista para a comunidade do Quinze da Boa Vista, trecho este que faz ligação para o Município de Boa Vista do Sul.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2963/indicacao_n_12.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2963/indicacao_n_12.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal proceda ou intensifique o combate ao mosquito borrachudo e outros mosquitos existentes na área urbana e no interior de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>Jéssica Dalcin Andrioli</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2966/indicacao_n_13.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2966/indicacao_n_13.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie o conserto do asfalto na rua Buarque de Macedo, no entroncamento com a rua Floriano Peixoto, visto que a atual situação deste trecho dificulta a orientação de “Siga Livre” para quem transita na Floriano Peixoto e deseja acessar a Buarque de Macedo.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2976/indicacao_n_14.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2976/indicacao_n_14.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo destine a quantia de até 3 milhões de reais para o Corpo de Bombeiros Voluntários desta cidade, visando a construção de sede prórpia e adequada para o desenvolvimento de suas atividades. Tal construção deverá ser uma das várias áreas pública e que não esteja em uso para outros fins.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>Enio Grolli</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2977/indicacao_n_15.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2977/indicacao_n_15.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal tome providências para a disponibilização de área de terras (aproximadamente 50m²) no Distrito Industrial de Arcoverde para a instalação de torre de telefonia móvel naquela comunidade.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2981/indicacao_n_16.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2981/indicacao_n_16.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie reparos na calçada em frente a Escola Padre Pedro Piccoli, retirada das árvores frutíferas, além de mudanças no estacionamento no local.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>Lourdes Schafer Rojas</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2990/indicacao_n_17.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2990/indicacao_n_17.2023.pdf</t>
   </si>
   <si>
     <t>Que o setor de combate a vetores faça uma verificação na rua Francisco D´Arrigo, nas proximidades do parquinho infantil do Bairro Dei Fiori, a existência de pontos de água parada, contribuindo desta forma para a proliferação de mosquitos.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2991/indicacao_n_18.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2991/indicacao_n_18.2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com brevidade o conserto dos brinquedos do parquinho infantil localizado no bairro Deio Fiori, além de providenciar melhorias no local.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_n_19.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_n_19.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie projeto e posterior pavimentação asfáltica na Estrada Silio Canal.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_n_20.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_n_20.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize, por meio de convênio junto às escolas de informática e Escolas de Línguas Estrangeiras que atuam no município, a oferta de aulas gratuitas para adolescentes de baixa renda residentes nesta cidade.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>Jair Paulo Sauthier, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3009/ind_21.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3009/ind_21.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a contratação de vigilantes para executarem serviço nas escolas municipais, bem como, criação de dispositivo chamado botão de pânico para ser instalado junto às mesmas.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3016/indicacao_n_22.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3016/indicacao_n_22.2023.pdf</t>
   </si>
   <si>
     <t>Que proceda o cercamento de todas escolas da rede municipal que ainda estão instaladas em terreno aberto e a instalação em todos os educandários municipais catracas de acesso.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3017/indicacao_n_23.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3017/indicacao_n_23.2023.pdf</t>
   </si>
   <si>
     <t>Melhorias na Escola Padre Pedro Piccoli, tais como instalação de novo portão de acesso, além de manutenções diversas.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_n_24.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_n_24.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo formalize Termo de Colaboração com a Rede de Colaboração Ambiental - ColaB, associação sem fins lucrativos, que tem como missão contribuir para a alfabetização ecológica, práticas sustentáveis e a consciência social, com o objetivo de, em parceria, promover ações como a realização de palestras para alunos e pais, com a intermediação da Secretaria Municipal da Educação, difundindo o conhecimento na seara ambiental; bem como disponibilizar nas escolas pontos de coleta para depósito de esponjas usadas de todos os tipos e marcas; e também materiais de escrita usados como borrachas, canetinhas, canetas, lapiseiras, lápis e marcadores.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_n_25.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_n_25.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de placa de sinalização de trânsito, indicativa de "Rua Sem Saída", no final da rua Rio Branco, bairro Planalto, nesta cidade.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3039/ind_26_1.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3039/ind_26_1.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo verifique a possibilidade de construção de uma escadaria para ligar a rua Júlio de Castilhos com a Buarque de Macedo, em frente a funerária Fornek.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3040/ind_27.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3040/ind_27.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado calçamento ou caminho para pedestres na rua Buarque de Macedo, no trecho compreendido entre o terreno do senhor Edi Merlini e o posto de combustíveis.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3041/ind_28.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3041/ind_28.pdf</t>
   </si>
   <si>
     <t>Restauração ou substituição dos bancos colocados em frente a capela mortuária municipal.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3042/ind_29.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3042/ind_29.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie o patrolamento, britagem e roçada da Estrada da Pedreira.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3043/ind_30.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3043/ind_30.pdf</t>
   </si>
   <si>
     <t>Mudanças no estacionamento da rua Assis Brasil, em frente ao Colégio Santa Rosa.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3044/ind_31.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3044/ind_31.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie obra de desassoreamento de água na rua Buarque de Macedo, estrada velha, sentido Carlos Barbosa-Garibaldi.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3067/indicacao_n_32.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3067/indicacao_n_32.2023.pdf</t>
   </si>
   <si>
     <t>Criação de área de lazer junto ao terreno da escola localizada no bairro São Paulo.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3068/indicacao_n_33.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3068/indicacao_n_33.2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de corrimões sob a ponte localizada nas proximidades do campo de futebol do Clube Náutico, localizado no bairro Navegantes.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3069/indicacao_n_34.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3069/indicacao_n_34.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de coletores de lixo na rua Venezuela, próximo ao salão da comunidade.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3070/indicacao_n_35.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3070/indicacao_n_35.2023.pdf</t>
   </si>
   <si>
     <t>Reforço na iluminação da rótula localizada entre a Rua Buarque de Macedo e rua Alberto Pasqualini.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3071/indicacao_n_36.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3071/indicacao_n_36.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de parada de ônibus na rua Buarque de Macedo, nas proximidades com a esquina da rua Venezuela.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3079/ind_37.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3079/ind_37.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a elaboração de projeto elétrico e posterior instalação de luminárias na estrada que dá acesso ao Morro Macaco.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3080/ind_38.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3080/ind_38.pdf</t>
   </si>
   <si>
     <t>Instalação de abrigo de ônibus na comunidade de São Sebastião de Castro, próximo ao trevo existente na saída para o Cinco Alto.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_n_39.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_n_39.2023.pdf</t>
   </si>
   <si>
     <t>Que seja desenvolvido programa de treinamento para professores, alunos e funcionários das escolas da rede municipal de ensino de como agir em situações de emergência, como atentados e/ou acidentes.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3094/indicacao_n_40.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3094/indicacao_n_40.2023.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada uma avaliação nos obstáculos físicos (gradis, telas de proteção, cercas, muros, etc.) que cercam as escolas da rede municipal de ensino e, caso sejam verificada a existência de pontos vulneráveis, que sejam efetuados os  devidos  reparos, como forma de reforçar a segurança da comunidade escolar.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3095/41.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3095/41.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal proceda a realização de obra de pavimentação asfáltica junto a Rua João XXIII.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3096/42.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3096/42.pdf</t>
   </si>
   <si>
     <t>Instalação de abrigo de ônibus na rua Marechal Deodoro, esquina com a rua Pedro Alvares Cabral, no bairro Navegantes.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3110/indicacao_n_43.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3110/indicacao_n_43.2023.pdf</t>
   </si>
   <si>
     <t>Medidas para aumentar a segurança nas escolas sugeridas em audiência pública promovida pelo Legislativo barbosense no dia 13 de junho de 2023.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3129/ind_44.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3129/ind_44.pdf</t>
   </si>
   <si>
     <t>Centro de Atenção Psicossocial - CAPS.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3138/ind_45.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3138/ind_45.pdf</t>
   </si>
   <si>
     <t>A implantação de sistemas de captação, armazenamento e utilização de águas pluviais nas escolas municipais, com a finalidade de reutilizar a água da chuva e estabelecer prazo para que lava-rápidos e postos de combustíveis providenciem estrutura para armazenar água da chuva para lavagem de veículos.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Adair Zilio, Ariane Baldasso, Cleber Cohsul, Jair Paulo Sauthier, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3142/indicacao_n_46.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3142/indicacao_n_46.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de um ponto de água quente fixo no Parque da Estação.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3143/indicacao_n_47.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3143/indicacao_n_47.2023.pdf</t>
   </si>
   <si>
     <t>Implantação de um local para embarque e desembarque de passageiros, usuários dos serviços de saúde, em frente ao prédio do Centro de Saúde, na rua Rui Barbosa nesta cidade.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3150/indicacao_n_48.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3150/indicacao_n_48.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de academia ao ar livre na Linha 12.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3151/indicacao_n_49.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3151/indicacao_n_49.2023.pdf</t>
   </si>
   <si>
     <t>Piso salarial nacional do Enfermeiro e do Técnico em Enfermagem.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3155/ind50.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3155/ind50.pdf</t>
   </si>
   <si>
     <t>Colocação de luminárias de Led em trecho da rua Angelo Malvessi, especialmente nas proximidades do entroncamento com a BR 470 no bairro Ponte Seca, nesta cidade.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Maximino Malabarba, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3159/indicacao_n_51.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3159/indicacao_n_51.2023.pdf</t>
   </si>
   <si>
     <t>Abertura de seleção pública para instalação do comércio de alimentos "food truck" na Rua Coberta.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Adair Zilio, Ariane Baldasso, Jair Paulo Sauthier, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3160/indicacao_n_52.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3160/indicacao_n_52.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade (quebra-molas) na comunidade de Desvio Machado, sentido Carlos Barbosa-Farroupilha, aproximadamente 100 metros após o salão da comunidade.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Ariane Baldasso, Lucilene Marchi, Regiane Cavalli Casagrande, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3161/indicacao_n_53.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3161/indicacao_n_53.2023.pdf</t>
   </si>
   <si>
     <t>O pagamento de adicional de insalubridade para as categorias funcionais de auxiliar geral de escola e de monitor de creche.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3162/indicacao_n_54.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3162/indicacao_n_54.2023.pdf</t>
   </si>
   <si>
     <t>Que proceda a revisão do valor de subvenção alimentícia concedida através da Lei nº 3.960/2022.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3163/indicacao_n_55.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3163/indicacao_n_55.2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie a instalação de bancos junto a praça localizada na rua Vicente Dal Bó, bairro Aurora.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Lucilene Marchi, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3167/56.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3167/56.pdf</t>
   </si>
   <si>
     <t>Que proceda a reclassificação das categorias funcionais que atuam na Educação.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_n_57.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_n_57.2023.pdf</t>
   </si>
   <si>
     <t>A Criação de Centro Multidisciplinar para atendimento a crianças, jovens e adultos com deficiência.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Ariane Baldasso, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3173/58.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3173/58.pdf</t>
   </si>
   <si>
     <t>Instalação de redutor de velocidade (quebra-molas) entre as ruas Getúlio Vargas e Caxias do Sul.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3174/59.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3174/59.pdf</t>
   </si>
   <si>
     <t>Recolhimento de lixo acumulado atrás de parada de ônibus na estrada que dá acesso à Linha Trípoli.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3175/60.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3175/60.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a manutenção de estrada que dá acesso a residência nº 550, na localidade do Cinco Baixo.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3176/61.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3176/61.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal proceda com o conserto de boca de lobo localizada na Avenida Padre Pedro Piccoli, na comunidade de Arcoverde.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3177/62.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3177/62.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo seco e orgânico entre as ruas 21 de Abril e Antônio Prado.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3178/63.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3178/63.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a construção de uma ciclovia da comunidade de Desvio Machado até a divisa com o município de Farroupilha.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Adair Zilio</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3189/indicacao_n_64.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3189/indicacao_n_64.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de parada de ônibus na comunidade de São Sebastião de Castro, no trecho entre a Rota do Sol e a Comunidade do Cinco Alto, nas proximidades da família Saiber, mais precisamente um pouco antes do primeiro quebra-molas em direção a comunidade do Cinco.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_n_65.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_n_65.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo tome providências para denominar a praça localizada em Santo Antônio de Castro com o nome de Rogério Zanon.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3203/indicacao_n_66.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3203/indicacao_n_66.2023.pdf</t>
   </si>
   <si>
     <t>Instalar guarda-corpo no pontilhão próximo ao Clube Náutico, no bairro Navegantes.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3204/indicacao_n_67.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3204/indicacao_n_67.2023.pdf</t>
   </si>
   <si>
     <t>Instalar parada de ônibus no entroncamento da rua Getúlio Vargas com a rua Elisa Tramontina.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3205/indicacao_n_68.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3205/indicacao_n_68.2023.pdf</t>
   </si>
   <si>
     <t>Instalar parada de ônibus no entroncamento da rua Getúlio Vargas com a rua João Pessoa.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3206/indicacao_n_69.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3206/indicacao_n_69.2023.pdf</t>
   </si>
   <si>
     <t>Instalar duas paradas de ônibus em frente à Escola Estadual de Ensino Médio São Roque.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Adair Zilio, Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3207/indicacao_n_70.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3207/indicacao_n_70.2023.pdf</t>
   </si>
   <si>
     <t>Verificação das bocas-de-lobo e da fiação baixa no entroncamento entre as ruas Alberto Pasqualini e Veranópolis.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3208/indicacao_n_71.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3208/indicacao_n_71.2023.pdf</t>
   </si>
   <si>
     <t>Instalação de bebedouro na Praça Hermelindo Pizzoli, no bairro Vila Nova, bem como a abertura dos banheiros durante o dia.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>IPL</t>
   </si>
   <si>
     <t>Indicação de Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2960/indicacao_de_projeto_de_lei_n_01.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2960/indicacao_de_projeto_de_lei_n_01.2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.310, de 16 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2964/indicacao_de_projeto_de_lei_n_02.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2964/indicacao_de_projeto_de_lei_n_02.2023.pdf</t>
   </si>
   <si>
     <t>Altera anexo I da Lei 1.963, de 06 de abril de 2006.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2965/indicacao_de_projeto_de_lei_n_03.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2965/indicacao_de_projeto_de_lei_n_03.2023.pdf</t>
   </si>
   <si>
     <t>Institui normas específicas para licitação, contratação de parceria público-privada no âmbito da administração pública do Município de Carlos Barbosa/RS, cria o Conselho Gestor de Parcerias Público Privadas e dá outras providências.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>Lucilene Marchi, Maximino Malabarba</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_de_projeto_de_lei_n_04.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_de_projeto_de_lei_n_04.2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.292, de 08 de dezembro de 2009.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_de_projeto_de_lei_n_05.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_de_projeto_de_lei_n_05.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Farmácia Pet Solidária", no âmbito do município de Carlos Barbosa RS.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3099/indicacao_de_projeto_de_lei_n_06.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3099/indicacao_de_projeto_de_lei_n_06.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a realizar pavimentação do trevo de acesso à comunidade de Santo Antônio de Castro.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3202/indicacao_de_projeto_de_lei_n_07.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3202/indicacao_de_projeto_de_lei_n_07.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Bolsa Esporte e a concessão de auxílio financeiro para o Esporte no âmbito do município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2949/mocao_n_01.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2949/mocao_n_01.2023.pdf</t>
   </si>
   <si>
     <t>Parabenizar o Movimento Assistencial Barbosense - MAB, pela passagem dos seus 30 anos de atuação na realização de ações voluntárias junto à Comunidade de Carlos Barbosa.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3012/mocao_n_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3012/mocao_n_02.pdf</t>
   </si>
   <si>
     <t>Parabenizar os alunos Andriel Pradella, Emersoel Henrique Cousseau, Enzo Altmann, Germano Mutzemberg Rossi, Kaike Ferrari, Matheus Medeiros e Miguel Cauduro, além do Diretor Paulo Cesar Bellaver, ambos da Escola Municipal Prefeito José Chies, pelas conquistas de medalhas na Olimpíada Nacional de Eficiência Energética.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3030/mocao_3.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3030/mocao_3.pdf</t>
   </si>
   <si>
     <t>Parabenizar os alunos Rômulo Eduardo Girotto, Eduardo Luis Brinckmann, Léo Gandolfi e Roger Vieira Schimitz, além da Professora Ana Carolina Sbeghen Loss, ambos da Escola Municipal de Ensino Fundamental de Tempo Integral Leonel de Moura Brizola pelas conquistas de medalhas na Olimpíada Nacional de Eficiência Energética.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3031/mocao_4.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3031/mocao_4.pdf</t>
   </si>
   <si>
     <t>Parabenizar os alunos Rômulo Eduardo Girotto, Sandy Jacobs e Evelin Sofia Rodrigues da Silva, além da professora Roberta Manfrói Ló, ambos da Escola Municipal de Ensino Fundamental de Tempo Integral Governador Leonel de Moura Brizola pelas conquistas de medalhas na 17ª Olimpíada Brasileira de Matemática das Escolas Públicas.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3061/mocao_n_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3061/mocao_n_05.pdf</t>
   </si>
   <si>
     <t>Parabenizar o Laticínios Beija-Flor pelo prêmio conquistado no 2º Concurso Estadual do Queijo e Doces de Leite do RS.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3076/mocao_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3076/mocao_06.pdf</t>
   </si>
   <si>
     <t>Parabenizar a Agroindústria Zampa Grigia pelo prêmio conquistado no Prêmio CNA Brasil Artesanal 2023 - Charcutaria.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3082/mocao_n_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3082/mocao_n_07.pdf</t>
   </si>
   <si>
     <t>Parabenizar a farmacêutica barbosense Camila Schafer Rojas, pela conquista do primeiro lugar na categoria de artigo científico no Prêmio SBRAFH-RBFHSS de Divulgação Científica 2023.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3111/mocao_n_08.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3111/mocao_n_08.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor para a Delegação da Seleção Brasileira de Bochas, pela brilhante participação no 2º Campeonato Panamericano Juvenil Misto Sub-18, realizado em Assunção, Paraguai.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>Valmor da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3152/mocao_de_repudio_n_09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3152/mocao_de_repudio_n_09.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio em relação aos votos favoráveis à descriminalização do porte de substâncias entorpecentes para uso pessoal, proferidos junto ao RE 635659.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3157/mocao_n_10.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3157/mocao_n_10.2023.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Projeto de Lei nº 9.960/2018, que “Altera a Lei nº 12.764, de 27 de dezembro de 2012, para institui incentivo fiscal para a contratação de pessoa com transtorno do espectro autista.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3172/mocao_n_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3172/mocao_n_11.pdf</t>
   </si>
   <si>
     <t>Parabenizar o sapateiro Sadi Luiz Magnabosco, pelos 43 anos de profissão, sendo 27 destes exercidos em Carlos Barbosa.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informações</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2925/pedido_de_informacoes_n_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2925/pedido_de_informacoes_n_01.pdf</t>
   </si>
   <si>
     <t>Com relação a imóveis públicos sem ocupação oficial, ou seja, sem construção de prédio ou utilização como praças.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2929/pedido_de_informacoes_n_02.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2929/pedido_de_informacoes_n_02.2023.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca do fechamento da via pública ligada a Rua Salvador do Sul, bairro Aurora.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2937/pedido_de_informacoes_n_03.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2937/pedido_de_informacoes_n_03.2023.pdf</t>
   </si>
   <si>
     <t>Informações em relação a Programas Habitacionais do Governo Municipal.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2940/pedido_de_informacoes_n_04.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2940/pedido_de_informacoes_n_04.2023.pdf</t>
   </si>
   <si>
     <t>Com relação a aditivos e demais documentos referentes a licitações realizadas pelo Município e que não se encontram no Portal da Transparência da Prefeitura de Carlos Barbosa.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3000/pedido_de_informacoes_n_05.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3000/pedido_de_informacoes_n_05.2023.pdf</t>
   </si>
   <si>
     <t>Relacionado ao Fundo Municipal do Meio Ambiente, criado pela Lei nº 1.619/2003.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3032/pedido_de_informacoes_n_06.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3032/pedido_de_informacoes_n_06.2023.pdf</t>
   </si>
   <si>
     <t>Pedido de informações relacionado ao Centro de Atendimento Psicossocial - CEMAPS.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3037/pedido_de_informacoes_n_07.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3037/pedido_de_informacoes_n_07.2023.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos em relação à denúncia de agressão por parte de monitora a aluno da educação infantil.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3048/pedido_de_informacoes_n_08.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3048/pedido_de_informacoes_n_08.2023.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca do pagamento de horas extras aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3049/pedido_de_informacoes_n_09.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3049/pedido_de_informacoes_n_09.2023.pdf</t>
   </si>
   <si>
     <t>Com relação aos Planos de Aplicação de Recursos – PAR – constante no art. 6º da Lei nº 4.010/2022.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3062/pedido_de_informacoes_n_10.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3062/pedido_de_informacoes_n_10.2023.pdf</t>
   </si>
   <si>
     <t>Com relação a rua pública existente na comunidade de São Sebastião de Castro.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3083/pi_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3083/pi_11.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações com o objetivo de ter conhecimento acerca do Instituto de Previdência Municipal de Carlos Barbosa.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>Enio Grolli, Luciano Baroni, Lucilene Marchi, Maximino Malabarba, Regiane Cavalli Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3084/pi_12.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3084/pi_12.pdf</t>
   </si>
   <si>
     <t>Com relação a obra de reforma da passagem que liga as ruas Buarque de Macedo e Julio de Castilhos – em frente ao Palco da Estação-centro da cidade, além das obras de reparos realizadas recentemente na Avenida Ivo Tramontina e Maurício Cardoso.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3090/pedido_de_informacoes_n_13.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3090/pedido_de_informacoes_n_13.2023.pdf</t>
   </si>
   <si>
     <t>Relacionado ao trabalho desenvolvido pelos agentes de campo e agentes de combate a endemias.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3131/pedido_de_informacoes_n_14.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3131/pedido_de_informacoes_n_14.2023.pdf</t>
   </si>
   <si>
     <t>Ter conhecimento acerca do Instituto de Previdência Municipal de Carlos Barbosa, visando complementar o Pedido de Informações nº 11/2023.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3132/pedido_de_informacoes_n_15.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3132/pedido_de_informacoes_n_15.2023.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos acerca da aplicação do Projeto de Lei nº 62/2023 ao distrito de Arcoverde.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3156/pedido_de_informacoes_n_16.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3156/pedido_de_informacoes_n_16.2023.pdf</t>
   </si>
   <si>
     <t>Com relação a planilha orçamentária incluída no Edital de Chamamento Público nº 001/2023 da Proarte, referente a ‘Requalificação de prédio da antiga Câmara de Vereadores de Carlos Barbosa”.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3184/pedido_de_informacoes_n_17.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3184/pedido_de_informacoes_n_17.2023.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos em relação às atividades, de monitora de creche, acusada de agressão contra criança da educação infantil.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3191/pedido_de_informacoes_n_18.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3191/pedido_de_informacoes_n_18.2023.pdf</t>
   </si>
   <si>
     <t>Em relação a convênio em tramitação entre o Município de Carlos Barbosa e o Governo do Estado através do DAER/EGR para asfaltamento do trevo de acesso a comunidade de Santo Antônio de Castro.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>Denir Gedoz</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3198/pi_19.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3198/pi_19.pdf</t>
   </si>
   <si>
     <t>Esclarecer questionamentos da população, especialmente eleitores que deram seu voto ao atual governo com a esperança de verem implementadas as promessas de campanha, ou como descrito em período eleitoral pelo então candidato e agora Prefeito Everson Kirch, os “compromissos com a população”.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3201/pedido_de_informacoes_n_20.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3201/pedido_de_informacoes_n_20.2023.pdf</t>
   </si>
   <si>
     <t>Acerca da Tomada de Preços n° 07/2023 (Contratação de empresa para execução de obra de escadaria pública).</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Fiscalização e Controle Orçamentário</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2938/projeto_de_decreto_legislativo_n_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2938/projeto_de_decreto_legislativo_n_01.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Prefeito Municipal do exercício de 2020.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>Comissão de Educação e Cultura</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3170/projeto_de_decreto_legislativo_n_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3170/projeto_de_decreto_legislativo_n_02.pdf</t>
   </si>
   <si>
     <t>Confere o Prêmio "Destaque Cultural Carlos Barbosa".</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3185/projeto_de_decreto_legislativo_n_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3185/projeto_de_decreto_legislativo_n_03.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Barbosense.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2912/projeto_emenda_lo_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2912/projeto_emenda_lo_01.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2909/pl_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2909/pl_01.pdf</t>
   </si>
   <si>
     <t>Estabelece reposição salarial, à titulo de aumento real, sobre os vencimentos dos servidores do Poder Executivo, Autarquias e Fundações, dos Conselheiros Tutelares, da bolsa-auxílio e vale-transporte de estagiários, bem como do provento dos aposentados e pensionistas.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2910/pl_02.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2910/pl_02.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivos na Lei Orçamentária anual de 2023, Lei Municipal nº 4.060, de 13 de dezembro de 2022.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2911/pl_03.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2911/pl_03.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária anual de 2023, nº 4.060, de 13 de dezembro de 2022.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2914/projeto_de_lei_n_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2914/projeto_de_lei_n_04.pdf</t>
   </si>
   <si>
     <t>Aprova projeto e autoriza o Poder Executivo realizar implantação de Praça Municipal na Rua Buarque de Macedo.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2915/projeto_de_lei_n_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2915/projeto_de_lei_n_05.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 4.072, de 12 de janeiro de 2023.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2919/pl_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2919/pl_06.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Suplementar na Lei Orçamentária Anual de 2023, Lei Municipal nº 4.060, de 13 de dezembro de 2022, no valor de R$ 5.100.000,00 (cinco milhões e cem mil reais) em favor da Secretaria Municipal de Projetos Públicos.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2921/projeto_de_lei_n_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2921/projeto_de_lei_n_07.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar Convênio com o Município de Barão objetivando receber em cedência Professora.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2922/projeto_de_lei_n_08.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2922/projeto_de_lei_n_08.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo firmar Convênio com o Município de Nova Prata/RS, objetivando contratação de procedimentos na área de oftalmologia.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2923/projeto_de_lei_n_09.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2923/projeto_de_lei_n_09.pdf</t>
   </si>
   <si>
     <t>Concede reajustamento – para preservar-lhes o valor real – aos benefícios previdenciários de aposentadoria e de pensão, cujos benefícios foram concedidos com base no §8º do art. 40 da Constituição Federal, com redação dada pelas Emendas Constitucionais nº 41/2003 e 47/2005.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2924/projeto_de_lei_n_10.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2924/projeto_de_lei_n_10.pdf</t>
   </si>
   <si>
     <t>Inclui eventos no Anexo único da Lei Municipal nº 4.035, de 25 de outubro de 2022 – Calendário de Eventos do Município para o ano de 2023.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2932/pl_11.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2932/pl_11.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo realizar Termo de Cooperação com o estado do Rio Grande do Sul, por intermédio da Secretaria da Agricultura, Pecuária e Desenvolvimento Rural, visando perfuração de poços artesianos nas Comunidades de Santa Luiza e Linha Doze.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2941/projeto_de_lei_n_12.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2941/projeto_de_lei_n_12.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2023, Lei Municipal nº 4.060, de 13 de dezembro de 2022, com o objetivo de corrigir a categoria econômica das despesas referentes à contribuição para a saúde do servidor.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2942/projeto_de_lei_n_13.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2942/projeto_de_lei_n_13.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2023, Lei Municipal n° 4.060, de 13 de dezembro de 2022, com o objetivo de aquisição de alimentos para merenda escolar.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2943/projeto_de_lei_n_14.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2943/projeto_de_lei_n_14.2023.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivos na Lei Municipal nº 2.693, de 24 de novembro de 2011, a qual "Institui o Programa Educação para o Cotidiano".</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2944/projeto_de_lei_n_15.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2944/projeto_de_lei_n_15.2023.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do art. 25, da Lei Municipal nº 3.154, de 30 de março de 2015, que institui o Plano de Estímulo ao Desenvolvimento Agropecuário no Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2945/projeto_de_lei_n_16.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2945/projeto_de_lei_n_16.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo realizar Convênio com o Município de São Pedro da Serra-RS objetivando cedência de servidora.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2946/projeto_de_lei_n_17.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2946/projeto_de_lei_n_17.2023.pdf</t>
   </si>
   <si>
     <t>Inclui eventos no Anexo Único da Lei Municipal nº 4.035, de 25 de outubro de 2022 - Calendário de Eventos do Município para o ano de 2023.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2947/projeto_de_lei_n_18.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2947/projeto_de_lei_n_18.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 01 (um) Professor de Anos Iniciais, 01 (um) Professor de Educação Infantil, 05 (cinco) Monitores de Creche e 01 (um) Auxiliar Geral de Escola.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2948/projeto_de_lei_n_19.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2948/projeto_de_lei_n_19.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município receber em doação da empresa Galvanotek Embalagens Ltda, Projeto de Supressão de Vegetação Nativa para fins de promover pavimentação de via pública.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2955/pl_20.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2955/pl_20.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.997, de 17 de dezembro de 2013, que “Reformula a legislação que trata da Política Municipal dos Direitos da Criança e do Adolescente, do Conselho Municipal, do Fundo e do Conselho Tutelar.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2956/pl_21.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2956/pl_21.pdf</t>
   </si>
   <si>
     <t>Ratifica o Termo de Cooperação nº 206/2023 firmado entre o Governo do Estado do Rio Grande do Sul, por intermédio da Secretaria Estadual da Educação, e o Município de Carlos Barbosa, visando formalizar Cessão de Uso de 01 (uma) sala de aula da EEEF Dom Vital para o Município, a fim de atender alunos da educação infantil.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2957/pl_22.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2957/pl_22.pdf</t>
   </si>
   <si>
     <t>Cria Cargo em Comissão de Assessor Contábil na Câmara de Vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2958/pl_23.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2958/pl_23.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 76, da Lei nº 757, de 14 de novembro de 1991 – Código de Posturas.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2968/projeto_de_lei_n_24.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2968/projeto_de_lei_n_24.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 02 (dois) secretários de escola e 01 (um) monitor de creche.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2969/projeto_de_lei_n_25.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2969/projeto_de_lei_n_25.2023.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei Municipal nº 3.548, de 12 de julho de 2018, a qual “Reestrutura o Conselho Municipal de Turismo (COMTUR).</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2970/projeto_de_lei_n_26.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2970/projeto_de_lei_n_26.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a doar 30 mesas escolares para o 3º Batalhão Rodoviário da Brigada Militar.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2971/projeto_de_lei_n_27.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2971/projeto_de_lei_n_27.2023.pdf</t>
   </si>
   <si>
     <t>Inclui evento no Anexo único da Lei Municipal nº 4.035, de 25 de outubro de 2022 – Calendário de Eventos do Município para o ano de 2023.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2972/projeto_de_lei_n_28.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2972/projeto_de_lei_n_28.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 03 (três) Enfermeiros.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2973/projeto_de_lei_n_29.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2973/projeto_de_lei_n_29.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 01 (um) Enfermeiro, 01 (um) Técnico em Enfermagem e 01 (um) Auxiliar em Saúde Bucal.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2974/projeto_de_lei_n_30.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2974/projeto_de_lei_n_30.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Convênio com o Município de Garibaldi para execução de pavimentação na Rua Agostinho Carrer.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2979/projeto_de_lei_n_31.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2979/projeto_de_lei_n_31.2023.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice para revisão geral anual sobre os vencimentos dos servidores do Quadro Geral do Executivo e sobre o padrão de referência do Quadro do Magistério Público Municipal, de suas autarquias e fundações, incluídos os contratos temporários e emergenciais, bem como dos Conselheiros Tutelares, do bolsa-auxílio e vale-transporte de estagiários; e sobre o provento dos aposentados e pensionistas detentores do direito à paridade, e dá outras providências.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2980/projeto_de_lei_n_32.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2980/projeto_de_lei_n_32.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, 01 (um) Cirurgião Dentista e 04 (quatro) Agentes de Combate às Endemias.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2984/projeto_de_lei_cm_n_33.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2984/projeto_de_lei_cm_n_33.pdf</t>
   </si>
   <si>
     <t>Estabelece revisão dos vencimentos aos servidores do Poder Legislativo e da bolsa-auxílio e vale-transporte de estágio e dá outras providências.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2985/projeto_de_lei_cm_n_34.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2985/projeto_de_lei_cm_n_34.pdf</t>
   </si>
   <si>
     <t>Estabelece revisão dos subsídios dos Vereadores, do Presidente da Câmara, da verba de representação e dá outras providências.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2986/projeto_de_lei_cm_n_35.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2986/projeto_de_lei_cm_n_35.pdf</t>
   </si>
   <si>
     <t>Estabelece revisão dos subsídios dos Secretários Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2987/projeto_de_lei_cm_n_36.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2987/projeto_de_lei_cm_n_36.pdf</t>
   </si>
   <si>
     <t>Estabelece revisão dos subsídios do Prefeito e Vice-Prefeita e dá outras providências.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2992/projeto_de_lei_n_37.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2992/projeto_de_lei_n_37.2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4.001, de 26 de julho de 2022, a qual “Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, 01 (um) Psicólogo.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2993/projeto_de_lei_n_38.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2993/projeto_de_lei_n_38.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2023, Lei Municipal nº 4.060, de 13 de dezembro de 2022, proveniente de Emendas Parlamentares.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2994/projeto_de_lei_n_39.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2994/projeto_de_lei_n_39.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, 02 (dois) Técnicos em Enfermagem.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2995/projeto_de_lei_n_40.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2995/projeto_de_lei_n_40.2023.pdf</t>
   </si>
   <si>
     <t>Cria 01 (um) cargo de provimento efetivo na categoria funcional de Enfermeiro.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2996/projeto_de_lei_n_41.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2996/projeto_de_lei_n_41.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Concursos Públicos no âmbito do Município de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2997/projeto_de_lei_n_42.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2997/projeto_de_lei_n_42.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Mobilidade Urbana de Carlos Barbosa.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3001/pl_43.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3001/pl_43.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Parcerias Público-Privadas do Município de Carlos Barbosa, com o objetivo de promover, fomentar, coordenar, disciplinar e fiscalizar concessões  e Parcerias Público-Privadas no âmbito da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3002/pl_44.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3002/pl_44.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, 01 (um) Auxiliar Geral de Escola.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3003/pl_45.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3003/pl_45.pdf</t>
   </si>
   <si>
     <t>Inclui evento no Anexo único da Lei Municipal nº 4.035, de 25 de outubro de 2022 - Calendário de Eventos do Município para o ano de 2023.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3006/projeto_de_lei_n_46.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3006/projeto_de_lei_n_46.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, sob regime emergencial e de excepcional interesse público, para a função de Médico Pediatra.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3007/projeto_de_lei_n_47.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3007/projeto_de_lei_n_47.2023.pdf</t>
   </si>
   <si>
     <t>Altera o item III da Tabela X-A, constante na Lei Municipal nº 2.310, de 16 de dezembro de 2009 – Código tributário Municipal, na redação dada pela Lei Municipal nº 4.042, de 08 de novembro de 2022.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3008/projeto_de_lei_n_48.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3008/projeto_de_lei_n_48.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2023, Lei Municipal nº 4.060, de 13 de dezembro de 2022, em favor da Secretaria de Segurança e Trânsito.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3013/projeto_de_lei_n_49.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3013/projeto_de_lei_n_49.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2023, Lei Municipal nº 4.060, de 13 de dezembro de 2022, em favor da Secretaria da Administração.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3014/projeto_de_lei_n_50.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3014/projeto_de_lei_n_50.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo firmar Convênio com a Associação Corpo de Bombeiros Voluntários de Carlos Barbosa, tendo como finalidade a racionalização de recursos e centralização da administração dos serviços SAMU 192.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3015/projeto_de_lei_n_51.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3015/projeto_de_lei_n_51.2023.pdf</t>
   </si>
   <si>
     <t>Restringe altura de edificações em partes dos bairros Bela Vista e Aurora.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3018/52.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3018/52.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio com o Tribunal Regional Eleitoral (TRE/RS).</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3019/53.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3019/53.pdf</t>
   </si>
   <si>
     <t>Elenca atribuições dos cargos em Comissão de Comandante da Guarda Civil Municipal, Coordenador Operacional da Guarda Municipal e Corregedor da Guarda Municipal, criados pela Lei Municipal nº 4.004, de 09 de agosto de 2022, passando a integrar o quadro de cargos em comissão e funções gratificadas da Lei Municipal nº 685, de 26 de junho de 1990. Altera a Lei Municipal nº 4.004, de 09 de agosto de 2022. Acrescenta atribuições e altera requisito para o provimento das categorias funcionais de Agente de Trânsito e Mobilidade Urbana e de Guarda Municipal, que integram o art. 3º da Lei Municipal nº 685, de 26 de junho de 1990 e suas atribuições.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3020/54.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3020/54.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 3.884/2021 (PPA) e Lei nº 4.028 (LDO) e inclui projeto/atividade na Secretaria da Saúde; ainda, autoriza abertura de crédito especial na Lei Orçamentária Anual de 2023, Lei nº 4.060, de 13 de dezembro de 2022.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3021/55.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3021/55.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar Acordo de Cooperação com a Cooperativa de Crédito Sicredi Serrana RS/ES, com vistas à realização dos Programas de Educação “Cooperação na Ponta do Lápis” e “Cooperativas Escolares”.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3027/projeto_de_lei_n_56.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3027/projeto_de_lei_n_56.2023.pdf</t>
   </si>
   <si>
     <t>Cria 01 (um) cargo de provimento efetivo na categoria funcional de Contador, 02 (dois) cargos de provimento efetivo na categoria funcional de Agente de Combate às Endemias, 01 (um) cargo de provimento efetivo na categoria funcional de Agente Administrativo e extingue cargos de provimento efetivo na categoria funcional de Agente de Campo.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3028/projeto_de_lei_n_57.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3028/projeto_de_lei_n_57.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a doar 01 (um) veículo tipo furgão, zero quilômetro, à Associação Corpo de Bombeiros Voluntários de Carlos Barbosa.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3033/projeto_de_lei_n_58.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3033/projeto_de_lei_n_58.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial na Lei Orçamentária Anual de 2023, Lei Municipal nº 4.060, de 13 de dezembro de 2022, em favor da Secretaria da Saúde.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3034/projeto_de_lei_n_59.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3034/projeto_de_lei_n_59.2023.pdf</t>
   </si>
   <si>
     <t>Altera padrão de vencimento da categoria funcional de Agente de Campo, constante no quadro de cargos de provimento efetivo na Lei Municipal nº 685, de 26 de junho de 1990.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3035/projeto_de_lei_n_60.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3035/projeto_de_lei_n_60.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder servidor para o Tribunal Regional Eleitoral (TRE-RS).</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3036/projeto_de_lei_n_61.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3036/projeto_de_lei_n_61.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.050, de 29 de novembro de 2022. Autoriza a alteração do Plano de Trabalho e do Termo de Colaboração decorrentes da Lei Municipal nº 4.050, de 2022. Cria Crédito especial na Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3038/pl_62.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3038/pl_62.pdf</t>
   </si>
   <si>
     <t>Reformula o Plano Diretor e as Diretrizes e Proposições para o desenvolvimento do Município de Carlos Barbosa; revoga as Leis Municipais nº 1.963, de 06 de abril de 2006, e nº 2.067, de 30 de maio de 2007, nº 2.084, de 28 de agosto de 2007 e nº 2.956, de 10 de setembro de 2013.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3059/projeto_de_lei_n_63.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3059/projeto_de_lei_n_63.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente, sob regime emergencial e de excepcional interesse público, por prazo determinado, 01 (um) Monitor de Creche.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3051/projeto_de_lei_n_64.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3051/projeto_de_lei_n_64.2023.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 3.384/2021 (PPA) e Lei nº 4.028/2022 (LDO) e inclui projeto/atividade na Secretaria da Agricultura; ainda, autoriza abertura de crédito especial na Lei Orçamentária Anual de 2023 nº 4.060, de 13 de dezembro de 2022, em favor da Secretaria da Agricultura.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3052/projeto_de_lei_n_65.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3052/projeto_de_lei_n_65.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial na Lei Orçamentária anual de 2023 nº 4.060, de 13 de dezembro de 2022, em favor da Secretaria da Educação.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3053/projeto_de_lei_n_66.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3053/projeto_de_lei_n_66.2023.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 3.884/2021 (PPA) e Lei nº 4.028/2022 (LDO) e inclui projeto/atividade na Secretaria da Educação; ainda, autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2023 nº 4.060, de 13 de dezembro de 2022, em favor da Secretaria da Educação.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3054/projeto_de_lei_n_67.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3054/projeto_de_lei_n_67.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2023 nº 4.060, de 13 de dezembro de 2022, em favor do IPRAM.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3055/projeto_de_lei_n_68.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3055/projeto_de_lei_n_68.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Acordo de Cooperação com o Poder Judiciário do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3056/projeto_de_lei_n_69.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3056/projeto_de_lei_n_69.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.154, de 30 de março de 2015, que institui o Plano de Estímulo ao Desenvolvimento Agropecuário do Município.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3057/projeto_de_lei_n_70.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3057/projeto_de_lei_n_70.2023.pdf</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3063/projeto_de_lei_n_71.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3063/projeto_de_lei_n_71.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a celebrar Convênio com o Governo do Estado do Rio Grande do Sul, por intermédio da Secretaria de Segurança Pública, para firmar comodato de aparelho celular e cessão de uso de linha telefônica à Brigada Militar de Carlos Barbosa.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3064/projeto_de_lei_n_72.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3064/projeto_de_lei_n_72.2023.pdf</t>
   </si>
   <si>
     <t>Aprova projeto e autoriza o Poder Executivo a intervir em área de uso especial de preservação.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3065/projeto_de_lei_n_73.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3065/projeto_de_lei_n_73.2023.pdf</t>
   </si>
   <si>
     <t>Inclui evento no Anexo Único da Lei Municipal nº 4.035, de 25 de outubro de 2022 - Calendário de Eventos do Município para o ano de 2023.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3066/projeto_de_lei_n_74.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3066/projeto_de_lei_n_74.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Suplementar na Lei Orçamentária Anual de 2023, Lei Municipal nº 4.060, de 13 de dezembro de 2022, em favor da Secretaria da Educação.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3072/projeto_de_lei_cm_n_75.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3072/projeto_de_lei_cm_n_75.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.159, de 09 de outubro de 1997 que “Denomina Rua João Constantino Baldasso.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3077/pl_76.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3077/pl_76.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Convênio com o Estado do Rio Grande do Sul, visando a cedência de estagiário à Delegacia de Polícia Civil.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3085/projeto_de_lei_n_77.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3085/projeto_de_lei_n_77.2023.pdf</t>
   </si>
   <si>
     <t>Ratifica reconhecimento da utilidade pública da Associação Corpo de Bombeiros Voluntários de Carlos Barbosa.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3100/projeto_de_lei_n_78.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3100/projeto_de_lei_n_78.2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 757, de 14 de novembro de 1991 - Código de Posturas.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Cleber Cohsul, Luciano Baroni, Maximino Malabarba</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3102/projeto_de_lei_n_79.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3102/projeto_de_lei_n_79.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 3.365, de 20 de janeiro de 2017, que “Dispõe sobre o Sistema de Estacionamento Rotativo Regulamentado (ERR) nas vias e logradouros públicos”, e dá outras providências.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3103/projeto_de_lei_n_80.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3103/projeto_de_lei_n_80.2023.pdf</t>
   </si>
   <si>
     <t>Inclui §4º, no art. 230, da Lei Municipal nº 682, de 05 de junho de 1990.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3104/projeto_de_lei_n_81.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3104/projeto_de_lei_n_81.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber em doação área de terra para regularização documental de estrada municipal.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3105/projeto_de_lei_n_82.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3105/projeto_de_lei_n_82.2023.pdf</t>
   </si>
   <si>
     <t>Altera o inc. IV do art. 12, da Lei Municipal nº 2.755, de 29 de março de 2012, para adequar os percentuais das alíquotas de incidência e a vigência da contribuição previdenciária e suplementar da Administração Pública Municipal Direta e Indireta do Município de Carlos Barbosa ao IPRAM.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3106/projeto_de_lei_n_83.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3106/projeto_de_lei_n_83.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza receber em doação projeto arquitetônico de revitalização do calçadão e autoriza abertura de crédito especial na Lei Orçamentária Anual de 2023, Lei Municipal nº 4.060, de 13 de dezembro de 2022, em favor da Secretaria Municipal de Desenvolvimento Turístico, Indústria e Comércio.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3107/projeto_de_lei_n_84.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3107/projeto_de_lei_n_84.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2023, Lei Municipal nº 4.060, de 13 de dezembro de 2022, em favor da Secretaria de Esportes, Lazer e Juventude.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3108/projeto_de_lei_n_85.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3108/projeto_de_lei_n_85.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2023, Lei Municipal nº 4.060, de 13 de dezembro de 2022, em favor da Secretaria da Saúde.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3109/projeto_de_lei_n_86.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3109/projeto_de_lei_n_86.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2023, Lei Municipal nº 4.060, de 13 de dezembro de 2022, em favor da Secretaria da Educação.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3113/projeto_de_lei_n_87.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3113/projeto_de_lei_n_87.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber em doação projeto executivo de engenharia referente à pavimentação da Estrada Pinheira Alta.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3114/projeto_de_lei_n_88.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3114/projeto_de_lei_n_88.2023.pdf</t>
   </si>
   <si>
     <t>Recepciona, no âmbito do Município de Carlos Barbosa, a Lei Federal nº 13.913, de 25 de novembro de 2019, alterada parcialmente pela Lei Federal nº 14.285, de 29 de dezembro de 2021, para reduzir a reserva da faixa não edificável e assegurar o direito de permanência de edificações.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3115/projeto_de_lei_n_89.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3115/projeto_de_lei_n_89.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar Termo de Cessão de Uso de veículo automotor com o Estado do Rio Grande do Sul, com interveniência da Delegacia de Polícia Civil de Carlos Barbosa.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3116/projeto_de_lei_n_90.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3116/projeto_de_lei_n_90.2023.pdf</t>
   </si>
   <si>
     <t>Cria o programa de captação de recursos de águas pluviais através do sistema de cisternas no município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3125/projeto_de_lei_n_91.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3125/projeto_de_lei_n_91.2023.pdf</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3126/projeto_de_lei_n_92.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3126/projeto_de_lei_n_92.2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei Municipal nº 4.094, de 21 de março de 2023.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_de_lei_n_93.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_de_lei_n_93.2023.pdf</t>
   </si>
   <si>
     <t>Amplia o perímetro urbano de Carlos Barbosa na localidade de Santa Clara e dá outras providências.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3128/projeto_de_lei_n_94.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3128/projeto_de_lei_n_94.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar imóveis urbanos de sua propriedade para a construção de apartamentos do Programa Minha Casa, Minha Vida Faixa 2, do Governo Federal.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3135/projeto_de_lei_n_95.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3135/projeto_de_lei_n_95.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial na Lei Orçamentária anual de 2023, Lei Municipal nº 4.060, de 13 de dezembro de 2022.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3136/projeto_de_lei_n_96.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3136/projeto_de_lei_n_96.2023.pdf</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3137/projeto_de_lei_n_97.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3137/projeto_de_lei_n_97.2023.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº 3.884/2021 (PPA) E Nº 4.028/2022 (LDO) e inclui projeto/atividade na secretaria da Saúde; ainda, autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2023 nº 4.060/2022, em favor da Secretaria da Saúde.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3140/pl_98.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3140/pl_98.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a firmar Termo de Consolidação de Dívida com o Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3141/projeto_de_lei_n_99.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3141/projeto_de_lei_n_99.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a cooperar com o Instituto de Previdência Municipal de Carlos Barbosa, através da cedência de servidores públicos municipais e de estrutura física.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3146/projeto_de_lei_n_100.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3146/projeto_de_lei_n_100.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a firmar Termo de Cooperação Técnica com o Estado do Rio Grande do Sul, com a interveniência da Delegacia de Polícia Civil de Carlos Barbosa, visando o fornecimento de acesso a dados cadastrais das áreas de educação, saúde, assistência social, bem como de georreferenciamento, visando auxiliar e otimizar as informações relacionadas à área da segurança pública.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3148/projeto_de_lei_n_101.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3148/projeto_de_lei_n_101.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, temporariamente e sob regime emergencial e de excepcional interesse público, 01 (um) Operador de Máquinas.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3153/projeto_de_lei_n_102.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3153/projeto_de_lei_n_102.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial na Lei Orçamentária Anual de 2023, Lei Municipal nº 4.060, de 13 de dezembro de 2022, em favor da Proarte.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3154/projeto_de_lei_n_103.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3154/projeto_de_lei_n_103.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária anual de 2023, Lei Municipal nº 4.060, de 13 de dezembro de 2022, em favor da Secretaria da Assistência Social e Habitação.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3165/pl_104.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3165/pl_104.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial na Lei Orçamentária Anual de 2023, Lei Municipal nº 4.060, de 16 de dezembro de 2022, em favor das Secretarias da Saúde e Educação.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3166/pl_105.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3166/pl_105.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, 01 (um) Arquiteto e Urbanista.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3180/projeto_de_lei_n_106.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3180/projeto_de_lei_n_106.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Convênio de Regulação com a Agência Reguladora Intermunicipal de Saneamento – AGESAN-RS, a fim de que esta regule e fiscalize os serviços de saneamento de água e esgoto no Município.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3181/projeto_de_lei_n_107.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3181/projeto_de_lei_n_107.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Convênio de Regulação com a Agência Reguladora Intermunicipal de Saneamento – AGESAN-RS, a fim de que esta regule e fiscalize os serviços de recolhimento de resíduos sólidos e limpeza urbana prestados no município.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3182/projeto_de_lei_n_108.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3182/projeto_de_lei_n_108.2023.pdf</t>
   </si>
   <si>
     <t>Estabelece fases a serem observadas nos processos administrativos, nos termos da Lei Federal nº 9.784, de 29 de janeiro de 1999, adotada, no âmbito do Município, pela Lei Municipal nº 1.900, de 13 de setembro de 2005.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3183/projeto_de_lei_n_109.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3183/projeto_de_lei_n_109.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente e sob regime emergencial e de excepcional interesse público, por prazo determinado, 01 (um) Professor de Educação Infantil, 01 (um) Professor de Língua Portuguesa e 01 (um) Monitor de Creche.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3186/projeto_de_lei_n_110.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3186/projeto_de_lei_n_110.2023.pdf</t>
   </si>
   <si>
     <t>Denomina "Praça Dal Bó" e dá outras providências.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3187/projeto_de_lei_n_111.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3187/projeto_de_lei_n_111.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na Lei Orçamentária Anual de 2023, Lei Municipal nº 4.060, de 13 de dezembro de 2022, em favor da Secretaria da Fazenda.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3188/projeto_de_lei_n_112.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3188/projeto_de_lei_n_112.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Cessão de Uso com a Companhia Riograndense de Saneamento - CORSAN.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3195/pl_113.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3195/pl_113.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.212, de 19 de agosto de 2015, a Lei nº 3.023, de 11 de março de 2014, a Lei nº 1.420, de 30 de maio de 2001, a Lei nº 2.194, de 10 de fevereiro de 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3196/projeto_de_lei_n_114.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3196/projeto_de_lei_n_114.2023.pdf</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3199/cco_000494.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3199/cco_000494.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a doar conjuntos de luminárias públicas aos Municípios de Muçum, Roca Sales e Santa Tereza.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3209/projeto_de_lei_n_116.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3209/projeto_de_lei_n_116.2023.pdf</t>
   </si>
   <si>
     <t>Ratifica Termo de Cooperação com o Poder Judiciário do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3210/projeto_de_lei_n_117.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3210/projeto_de_lei_n_117.2023.pdf</t>
   </si>
   <si>
     <t>Altera a nomenclatura da gratificação de exercício de atividade de natureza especial da Comissão Permanente de Sindicâncias e Processos Administrativos que integra o quadro do art. 19-A da Lei Municipal n° 685, de 26 de junho de 1990, Plano de Carreira dos Servidores.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3211/projeto_de_lei_n_118.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3211/projeto_de_lei_n_118.2023.pdf</t>
   </si>
   <si>
     <t>Institui o sistema de gravação digital fonográfica ou audiovisual dos depoimentos colhidos em sindicâncias, processos administrativos disciplinares, processos administrativos em geral e especiais e o sistema de audiências por videoconferência.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3212/projeto_de_lei_n_119.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3212/projeto_de_lei_n_119.2023.pdf</t>
   </si>
   <si>
     <t>Estabelece normas e procedimentos para instalação de infraestrutura de suporte às estações rádio base, possibilitando a conexão de internet 5G no âmbito do Município de Carlos Barbosa.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3213/projeto_de_lei_n_120.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3213/projeto_de_lei_n_120.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carlos Barbosa a doar móveis, utensílios e equipamentos eletrônicos escolares para o Município de Roca Sales.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3214/projeto_de_lei_n_121.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3214/projeto_de_lei_n_121.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2978/projeto_de_resolucao_n_01.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2978/projeto_de_resolucao_n_01.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Título "Mulher Destaque".</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>Comissão de Ética Parlamentar</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3026/projeto_de_resolucao_n_02.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3026/projeto_de_resolucao_n_02.2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 03, de 15 de agosto de 2014, que "Institui o Código de Ética Parlamentar".</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3112/projeto_de_resolucao_n_03.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3112/projeto_de_resolucao_n_03.2023.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha "25 de Setembro".</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>Jair Paulo Sauthier</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3123/projeto_de_resolucao_n_04.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3123/projeto_de_resolucao_n_04.2023.pdf</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>Ariane Baldasso</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3124/projeto_de_resolucao_n_05.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3124/projeto_de_resolucao_n_05.2023.pdf</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3144/projeto_de_resolucao_n_06.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3144/projeto_de_resolucao_n_06.2023.pdf</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3194/pr7.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3194/pr7.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa e de assessoramento parlamentar da Câmara de Vereadores de Carlos Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2927/requerimento_n_01.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2927/requerimento_n_01.2023.pdf</t>
   </si>
   <si>
     <t>Licença particular.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2954/requerimento_2.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2954/requerimento_2.pdf</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>Enio Grolli, Jéssica Dalcin Andrioli, Luciano Baroni, Lucilene Marchi, Maximino Malabarba</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2967/requerimento_n_03.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2967/requerimento_n_03.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento para realização de Sessão Comemorativa.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3029/requerimento_04.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3029/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Remessa de Convite ao Diretor da CSG Caminhos da Serra Gaúcha.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3073/requerimento_n_05.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3073/requerimento_n_05.pdf</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3075/req_06.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3075/req_06.pdf</t>
   </si>
   <si>
     <t>Autorização para deslocamento à Brasília.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3081/requerimento_n_07.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3081/requerimento_n_07.pdf</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3101/requerimento_n_08.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3101/requerimento_n_08.2023.pdf</t>
   </si>
   <si>
     <t>Convocação de servidoras.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3164/requerimento_n_09.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3164/requerimento_n_09.2023.pdf</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3190/requerimento_n_10.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3190/requerimento_n_10.2023.pdf</t>
   </si>
   <si>
     <t>Convocação de Secretário Municipal.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3197/requerimento_n_11.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3197/requerimento_n_11.2023.pdf</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3200/requerimento_n_12.2023.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3200/requerimento_n_12.2023.pdf</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2918/plc_01.pdf</t>
+    <t>http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2918/plc_01.pdf</t>
   </si>
   <si>
     <t>Adequa o Regime Próprio de Previdência Social - RPPS do Município de Carlos Barbosa à Emenda Constitucional nº 103, de 12 de novembro de 2019 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3585,67 +3585,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2913/ata_01.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2916/ata_02.2023_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2930/ata_03.2023_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2931/ata_04.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2936/ata_05.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2950/ata_06.2023_audiencia_publica_metas_fiscais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2959/ata_07.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2951/ata_08.2023_-_audiencia_publica_saude.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2975/ata_09.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2982/ata_10.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2989/ata_11.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3004/ata_12.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3010/ata_13.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3011/ata_14.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3022/ata_15.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3024/ata_16.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3046/ata_17.2023_retificada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3047/ata_18.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3074/ata_19.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3078/ata_20.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3086/ata_21.2023_audiencia_publica_metas_fiscais.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3087/ata_22.2023_-_audiencia_publica_saude.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3088/ata_23.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3089/ata_24.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3097/ata_25.2023_-_audiencia_publica_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3098/ata_26.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3118/ata_27.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3119/ata_28.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3130/ata_29.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3139/ata_30.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3145/ata_31.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3147/ata_32.2023_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3149/ata_33.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3158/ata_34.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3168/ata_35.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3169/ata_36.2023_-_sessao_comemorativa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3179/ata_37.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3193/ata_38.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3215/ata_39.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2917/emenda_n_01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2983/emenda_n_02.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2988/emenda_n_03.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3117/emenda_n_04.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3120/emenda_n_05.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3121/emenda_n_06.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3122/emenda_n_07.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2920/indicacao_n_01.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2926/indicacao_n_02.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2928/indicacao_n_03.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2933/indicacao_n_04.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_n_05.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2935/indicacao_n_06.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2939/indicacao_n_07.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2952/ind_8.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2953/ind_9.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2961/indicacao_n_10.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_n_11.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2963/indicacao_n_12.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2966/indicacao_n_13.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2976/indicacao_n_14.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2977/indicacao_n_15.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2981/indicacao_n_16.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2990/indicacao_n_17.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2991/indicacao_n_18.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_n_19.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_n_20.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3009/ind_21.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3016/indicacao_n_22.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3017/indicacao_n_23.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_n_24.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_n_25.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3039/ind_26_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3040/ind_27.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3041/ind_28.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3042/ind_29.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3043/ind_30.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3044/ind_31.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3067/indicacao_n_32.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3068/indicacao_n_33.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3069/indicacao_n_34.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3070/indicacao_n_35.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3071/indicacao_n_36.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3079/ind_37.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3080/ind_38.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_n_39.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3094/indicacao_n_40.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3095/41.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3096/42.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3110/indicacao_n_43.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3129/ind_44.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3138/ind_45.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3142/indicacao_n_46.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3143/indicacao_n_47.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3150/indicacao_n_48.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3151/indicacao_n_49.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3155/ind50.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3159/indicacao_n_51.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3160/indicacao_n_52.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3161/indicacao_n_53.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3162/indicacao_n_54.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3163/indicacao_n_55.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3167/56.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_n_57.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3173/58.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3174/59.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3175/60.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3176/61.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3177/62.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3178/63.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3189/indicacao_n_64.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_n_65.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3203/indicacao_n_66.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3204/indicacao_n_67.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3205/indicacao_n_68.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3206/indicacao_n_69.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3207/indicacao_n_70.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3208/indicacao_n_71.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2960/indicacao_de_projeto_de_lei_n_01.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2964/indicacao_de_projeto_de_lei_n_02.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2965/indicacao_de_projeto_de_lei_n_03.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_de_projeto_de_lei_n_04.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_de_projeto_de_lei_n_05.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3099/indicacao_de_projeto_de_lei_n_06.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3202/indicacao_de_projeto_de_lei_n_07.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2949/mocao_n_01.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3012/mocao_n_02.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3030/mocao_3.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3031/mocao_4.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3061/mocao_n_05.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3076/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3082/mocao_n_07.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3111/mocao_n_08.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3152/mocao_de_repudio_n_09.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3157/mocao_n_10.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3172/mocao_n_11.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2925/pedido_de_informacoes_n_01.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2929/pedido_de_informacoes_n_02.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2937/pedido_de_informacoes_n_03.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2940/pedido_de_informacoes_n_04.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3000/pedido_de_informacoes_n_05.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3032/pedido_de_informacoes_n_06.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3037/pedido_de_informacoes_n_07.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3048/pedido_de_informacoes_n_08.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3049/pedido_de_informacoes_n_09.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3062/pedido_de_informacoes_n_10.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3083/pi_11.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3084/pi_12.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3090/pedido_de_informacoes_n_13.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3131/pedido_de_informacoes_n_14.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3132/pedido_de_informacoes_n_15.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3156/pedido_de_informacoes_n_16.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3184/pedido_de_informacoes_n_17.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3191/pedido_de_informacoes_n_18.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3198/pi_19.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3201/pedido_de_informacoes_n_20.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2938/projeto_de_decreto_legislativo_n_01.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3170/projeto_de_decreto_legislativo_n_02.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3185/projeto_de_decreto_legislativo_n_03.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2912/projeto_emenda_lo_01.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2909/pl_01.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2910/pl_02.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2911/pl_03.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2914/projeto_de_lei_n_04.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2915/projeto_de_lei_n_05.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2919/pl_06.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2921/projeto_de_lei_n_07.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2922/projeto_de_lei_n_08.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2923/projeto_de_lei_n_09.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2924/projeto_de_lei_n_10.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2932/pl_11.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2941/projeto_de_lei_n_12.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2942/projeto_de_lei_n_13.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2943/projeto_de_lei_n_14.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2944/projeto_de_lei_n_15.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2945/projeto_de_lei_n_16.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2946/projeto_de_lei_n_17.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2947/projeto_de_lei_n_18.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2948/projeto_de_lei_n_19.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2955/pl_20.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2956/pl_21.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2957/pl_22.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2958/pl_23.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2968/projeto_de_lei_n_24.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2969/projeto_de_lei_n_25.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2970/projeto_de_lei_n_26.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2971/projeto_de_lei_n_27.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2972/projeto_de_lei_n_28.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2973/projeto_de_lei_n_29.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2974/projeto_de_lei_n_30.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2979/projeto_de_lei_n_31.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2980/projeto_de_lei_n_32.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2984/projeto_de_lei_cm_n_33.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2985/projeto_de_lei_cm_n_34.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2986/projeto_de_lei_cm_n_35.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2987/projeto_de_lei_cm_n_36.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2992/projeto_de_lei_n_37.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2993/projeto_de_lei_n_38.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2994/projeto_de_lei_n_39.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2995/projeto_de_lei_n_40.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2996/projeto_de_lei_n_41.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2997/projeto_de_lei_n_42.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3001/pl_43.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3002/pl_44.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3003/pl_45.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3006/projeto_de_lei_n_46.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3007/projeto_de_lei_n_47.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3008/projeto_de_lei_n_48.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3013/projeto_de_lei_n_49.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3014/projeto_de_lei_n_50.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3015/projeto_de_lei_n_51.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3018/52.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3019/53.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3020/54.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3021/55.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3027/projeto_de_lei_n_56.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3028/projeto_de_lei_n_57.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3033/projeto_de_lei_n_58.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3034/projeto_de_lei_n_59.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3035/projeto_de_lei_n_60.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3036/projeto_de_lei_n_61.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3038/pl_62.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3059/projeto_de_lei_n_63.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3051/projeto_de_lei_n_64.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3052/projeto_de_lei_n_65.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3053/projeto_de_lei_n_66.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3054/projeto_de_lei_n_67.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3055/projeto_de_lei_n_68.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3056/projeto_de_lei_n_69.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3057/projeto_de_lei_n_70.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3063/projeto_de_lei_n_71.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3064/projeto_de_lei_n_72.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3065/projeto_de_lei_n_73.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3066/projeto_de_lei_n_74.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3072/projeto_de_lei_cm_n_75.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3077/pl_76.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3085/projeto_de_lei_n_77.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3100/projeto_de_lei_n_78.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3102/projeto_de_lei_n_79.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3103/projeto_de_lei_n_80.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3104/projeto_de_lei_n_81.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3105/projeto_de_lei_n_82.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3106/projeto_de_lei_n_83.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3107/projeto_de_lei_n_84.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3108/projeto_de_lei_n_85.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3109/projeto_de_lei_n_86.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3113/projeto_de_lei_n_87.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3114/projeto_de_lei_n_88.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3115/projeto_de_lei_n_89.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3116/projeto_de_lei_n_90.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3125/projeto_de_lei_n_91.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3126/projeto_de_lei_n_92.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_de_lei_n_93.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3128/projeto_de_lei_n_94.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3135/projeto_de_lei_n_95.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3136/projeto_de_lei_n_96.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3137/projeto_de_lei_n_97.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3140/pl_98.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3141/projeto_de_lei_n_99.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3146/projeto_de_lei_n_100.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3148/projeto_de_lei_n_101.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3153/projeto_de_lei_n_102.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3154/projeto_de_lei_n_103.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3165/pl_104.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3166/pl_105.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3180/projeto_de_lei_n_106.2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3181/projeto_de_lei_n_107.2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3182/projeto_de_lei_n_108.2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3183/projeto_de_lei_n_109.2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3186/projeto_de_lei_n_110.2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3187/projeto_de_lei_n_111.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3188/projeto_de_lei_n_112.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3195/pl_113.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3196/projeto_de_lei_n_114.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3199/cco_000494.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3209/projeto_de_lei_n_116.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3210/projeto_de_lei_n_117.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3211/projeto_de_lei_n_118.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3212/projeto_de_lei_n_119.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3213/projeto_de_lei_n_120.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3214/projeto_de_lei_n_121.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2978/projeto_de_resolucao_n_01.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3026/projeto_de_resolucao_n_02.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3112/projeto_de_resolucao_n_03.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3123/projeto_de_resolucao_n_04.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3124/projeto_de_resolucao_n_05.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3144/projeto_de_resolucao_n_06.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3194/pr7.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2927/requerimento_n_01.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2954/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2967/requerimento_n_03.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3029/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3073/requerimento_n_05.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3075/req_06.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3081/requerimento_n_07.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3101/requerimento_n_08.2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3164/requerimento_n_09.2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3190/requerimento_n_10.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3197/requerimento_n_11.2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3200/requerimento_n_12.2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2918/plc_01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2913/ata_01.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2916/ata_02.2023_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2930/ata_03.2023_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2931/ata_04.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2936/ata_05.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2950/ata_06.2023_audiencia_publica_metas_fiscais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2959/ata_07.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2951/ata_08.2023_-_audiencia_publica_saude.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2975/ata_09.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2982/ata_10.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2989/ata_11.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3004/ata_12.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3010/ata_13.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3011/ata_14.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3022/ata_15.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3024/ata_16.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3046/ata_17.2023_retificada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3047/ata_18.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3074/ata_19.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3078/ata_20.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3086/ata_21.2023_audiencia_publica_metas_fiscais.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3087/ata_22.2023_-_audiencia_publica_saude.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3088/ata_23.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3089/ata_24.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3097/ata_25.2023_-_audiencia_publica_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3098/ata_26.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3118/ata_27.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3119/ata_28.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3130/ata_29.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3139/ata_30.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3145/ata_31.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3147/ata_32.2023_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3149/ata_33.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3158/ata_34.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3168/ata_35.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3169/ata_36.2023_-_sessao_comemorativa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3179/ata_37.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3193/ata_38.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3215/ata_39.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2917/emenda_n_01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2983/emenda_n_02.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2988/emenda_n_03.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3117/emenda_n_04.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3120/emenda_n_05.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3121/emenda_n_06.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3122/emenda_n_07.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2920/indicacao_n_01.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2926/indicacao_n_02.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2928/indicacao_n_03.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2933/indicacao_n_04.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_n_05.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2935/indicacao_n_06.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2939/indicacao_n_07.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2952/ind_8.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2953/ind_9.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2961/indicacao_n_10.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_n_11.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2963/indicacao_n_12.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2966/indicacao_n_13.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2976/indicacao_n_14.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2977/indicacao_n_15.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2981/indicacao_n_16.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2990/indicacao_n_17.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2991/indicacao_n_18.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_n_19.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_n_20.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3009/ind_21.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3016/indicacao_n_22.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3017/indicacao_n_23.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_n_24.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_n_25.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3039/ind_26_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3040/ind_27.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3041/ind_28.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3042/ind_29.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3043/ind_30.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3044/ind_31.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3067/indicacao_n_32.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3068/indicacao_n_33.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3069/indicacao_n_34.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3070/indicacao_n_35.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3071/indicacao_n_36.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3079/ind_37.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3080/ind_38.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_n_39.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3094/indicacao_n_40.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3095/41.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3096/42.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3110/indicacao_n_43.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3129/ind_44.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3138/ind_45.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3142/indicacao_n_46.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3143/indicacao_n_47.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3150/indicacao_n_48.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3151/indicacao_n_49.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3155/ind50.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3159/indicacao_n_51.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3160/indicacao_n_52.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3161/indicacao_n_53.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3162/indicacao_n_54.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3163/indicacao_n_55.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3167/56.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_n_57.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3173/58.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3174/59.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3175/60.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3176/61.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3177/62.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3178/63.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3189/indicacao_n_64.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_n_65.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3203/indicacao_n_66.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3204/indicacao_n_67.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3205/indicacao_n_68.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3206/indicacao_n_69.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3207/indicacao_n_70.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3208/indicacao_n_71.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2960/indicacao_de_projeto_de_lei_n_01.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2964/indicacao_de_projeto_de_lei_n_02.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2965/indicacao_de_projeto_de_lei_n_03.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_de_projeto_de_lei_n_04.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_de_projeto_de_lei_n_05.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3099/indicacao_de_projeto_de_lei_n_06.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3202/indicacao_de_projeto_de_lei_n_07.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2949/mocao_n_01.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3012/mocao_n_02.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3030/mocao_3.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3031/mocao_4.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3061/mocao_n_05.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3076/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3082/mocao_n_07.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3111/mocao_n_08.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3152/mocao_de_repudio_n_09.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3157/mocao_n_10.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3172/mocao_n_11.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2925/pedido_de_informacoes_n_01.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2929/pedido_de_informacoes_n_02.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2937/pedido_de_informacoes_n_03.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2940/pedido_de_informacoes_n_04.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3000/pedido_de_informacoes_n_05.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3032/pedido_de_informacoes_n_06.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3037/pedido_de_informacoes_n_07.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3048/pedido_de_informacoes_n_08.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3049/pedido_de_informacoes_n_09.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3062/pedido_de_informacoes_n_10.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3083/pi_11.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3084/pi_12.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3090/pedido_de_informacoes_n_13.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3131/pedido_de_informacoes_n_14.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3132/pedido_de_informacoes_n_15.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3156/pedido_de_informacoes_n_16.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3184/pedido_de_informacoes_n_17.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3191/pedido_de_informacoes_n_18.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3198/pi_19.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3201/pedido_de_informacoes_n_20.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2938/projeto_de_decreto_legislativo_n_01.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3170/projeto_de_decreto_legislativo_n_02.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3185/projeto_de_decreto_legislativo_n_03.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2912/projeto_emenda_lo_01.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2909/pl_01.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2910/pl_02.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2911/pl_03.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2914/projeto_de_lei_n_04.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2915/projeto_de_lei_n_05.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2919/pl_06.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2921/projeto_de_lei_n_07.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2922/projeto_de_lei_n_08.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2923/projeto_de_lei_n_09.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2924/projeto_de_lei_n_10.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2932/pl_11.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2941/projeto_de_lei_n_12.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2942/projeto_de_lei_n_13.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2943/projeto_de_lei_n_14.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2944/projeto_de_lei_n_15.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2945/projeto_de_lei_n_16.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2946/projeto_de_lei_n_17.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2947/projeto_de_lei_n_18.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2948/projeto_de_lei_n_19.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2955/pl_20.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2956/pl_21.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2957/pl_22.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2958/pl_23.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2968/projeto_de_lei_n_24.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2969/projeto_de_lei_n_25.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2970/projeto_de_lei_n_26.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2971/projeto_de_lei_n_27.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2972/projeto_de_lei_n_28.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2973/projeto_de_lei_n_29.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2974/projeto_de_lei_n_30.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2979/projeto_de_lei_n_31.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2980/projeto_de_lei_n_32.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2984/projeto_de_lei_cm_n_33.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2985/projeto_de_lei_cm_n_34.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2986/projeto_de_lei_cm_n_35.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2987/projeto_de_lei_cm_n_36.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2992/projeto_de_lei_n_37.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2993/projeto_de_lei_n_38.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2994/projeto_de_lei_n_39.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2995/projeto_de_lei_n_40.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2996/projeto_de_lei_n_41.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2997/projeto_de_lei_n_42.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3001/pl_43.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3002/pl_44.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3003/pl_45.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3006/projeto_de_lei_n_46.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3007/projeto_de_lei_n_47.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3008/projeto_de_lei_n_48.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3013/projeto_de_lei_n_49.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3014/projeto_de_lei_n_50.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3015/projeto_de_lei_n_51.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3018/52.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3019/53.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3020/54.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3021/55.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3027/projeto_de_lei_n_56.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3028/projeto_de_lei_n_57.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3033/projeto_de_lei_n_58.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3034/projeto_de_lei_n_59.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3035/projeto_de_lei_n_60.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3036/projeto_de_lei_n_61.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3038/pl_62.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3059/projeto_de_lei_n_63.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3051/projeto_de_lei_n_64.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3052/projeto_de_lei_n_65.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3053/projeto_de_lei_n_66.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3054/projeto_de_lei_n_67.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3055/projeto_de_lei_n_68.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3056/projeto_de_lei_n_69.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3057/projeto_de_lei_n_70.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3063/projeto_de_lei_n_71.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3064/projeto_de_lei_n_72.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3065/projeto_de_lei_n_73.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3066/projeto_de_lei_n_74.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3072/projeto_de_lei_cm_n_75.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3077/pl_76.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3085/projeto_de_lei_n_77.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3100/projeto_de_lei_n_78.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3102/projeto_de_lei_n_79.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3103/projeto_de_lei_n_80.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3104/projeto_de_lei_n_81.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3105/projeto_de_lei_n_82.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3106/projeto_de_lei_n_83.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3107/projeto_de_lei_n_84.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3108/projeto_de_lei_n_85.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3109/projeto_de_lei_n_86.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3113/projeto_de_lei_n_87.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3114/projeto_de_lei_n_88.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3115/projeto_de_lei_n_89.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3116/projeto_de_lei_n_90.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3125/projeto_de_lei_n_91.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3126/projeto_de_lei_n_92.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_de_lei_n_93.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3128/projeto_de_lei_n_94.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3135/projeto_de_lei_n_95.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3136/projeto_de_lei_n_96.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3137/projeto_de_lei_n_97.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3140/pl_98.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3141/projeto_de_lei_n_99.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3146/projeto_de_lei_n_100.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3148/projeto_de_lei_n_101.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3153/projeto_de_lei_n_102.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3154/projeto_de_lei_n_103.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3165/pl_104.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3166/pl_105.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3180/projeto_de_lei_n_106.2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3181/projeto_de_lei_n_107.2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3182/projeto_de_lei_n_108.2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3183/projeto_de_lei_n_109.2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3186/projeto_de_lei_n_110.2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3187/projeto_de_lei_n_111.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3188/projeto_de_lei_n_112.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3195/pl_113.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3196/projeto_de_lei_n_114.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3199/cco_000494.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3209/projeto_de_lei_n_116.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3210/projeto_de_lei_n_117.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3211/projeto_de_lei_n_118.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3212/projeto_de_lei_n_119.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3213/projeto_de_lei_n_120.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3214/projeto_de_lei_n_121.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2978/projeto_de_resolucao_n_01.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3026/projeto_de_resolucao_n_02.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3112/projeto_de_resolucao_n_03.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3123/projeto_de_resolucao_n_04.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3124/projeto_de_resolucao_n_05.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3144/projeto_de_resolucao_n_06.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3194/pr7.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2927/requerimento_n_01.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2954/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2967/requerimento_n_03.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3029/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3073/requerimento_n_05.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3075/req_06.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3081/requerimento_n_07.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3101/requerimento_n_08.2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3164/requerimento_n_09.2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3190/requerimento_n_10.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3197/requerimento_n_11.2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/3200/requerimento_n_12.2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carlosbarbosa.rs.leg.br/media/sapl/public/materialegislativa/2023/2918/plc_01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H301"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="83.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>